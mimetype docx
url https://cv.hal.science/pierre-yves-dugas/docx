--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -428,1749 +428,1749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic hybrid vesicles for colorectal cancer targeting</w:t>
+                <w:t xml:space="preserve">Lipid Nanoparticle-Mediated Delivery of 27-Hydroxycholesterol for Targeting Rhinovirus-Induced Respiratory Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Balboni</w:t>
+                <w:t xml:space="preserve">Mathieu Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Ailuno</w:t>
+                <w:t xml:space="preserve">Matteo Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Repellin</w:t>
+                <w:t xml:space="preserve">Rachele Francese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppina Catania</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Baldassari</w:t>
+                <w:t xml:space="preserve">Giuseppe Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107124⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c01299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155880v1</w:t>
+                <w:t xml:space="preserve">hal-05564852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicles of a Phytobeneficial Bacterium Trigger Distinct Systemic Response in Plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic hybrid vesicles for colorectal cancer targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Balboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Zannis-Peyrot</w:t>
+                <w:t xml:space="preserve">Giorgia Ailuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Degusseau</w:t>
+                <w:t xml:space="preserve">Giuseppina Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+                <w:t xml:space="preserve">Sara Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.107124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535117v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ sol-gel process for the formulation of Bis-GMA/TEGDMA/silica dental nanocomposite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular Vesicles of a Phytobeneficial Bacterium Trigger Distinct Systemic Response in Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Zannis-Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Degusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayenne Latoui</w:t>
+                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djallel Bouzid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+                <w:t xml:space="preserve">Fabiola Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Espinosa Rodriguez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127731⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (7), pp.e70141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879887v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ sol-gel process for the formulation of Bis-GMA/TEGDMA/silica dental nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayenne Latoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djallel Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 313, pp.127731. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Active Immobilized Catalyst for Ethylene Polymerization: Neutral Single Site Y(III) Complex Bearing Bulky Silylallyl Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Chiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202402427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Well-Defined Poly(vinyl alcohol- co -vinyl acetate) Copolymers by Alcoholysis of Poly(vinyl acetate) Synthesized by Macromolecular Design via Interchange of Xanthate Polymerization, and Their Use as a Stabilizer in Emulsion (Co)polymerization of Vinyl Acetate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Raffin</w:t>
+                <w:t xml:space="preserve">In-situ sol-gel process for the formulation of Bis-GMA/TEGDMA/silica dental nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayenne Latoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Espinosa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00728⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.127731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769796v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar behaviour of methyl methacrylate (MMA) emulsion polymerization-induced self-assembly (PISA) mediated by RAFT using poly(methacrylic acid) (PMAA) macromolecular chain transfer agent</w:t>
+                <w:t xml:space="preserve">Synthesis of Well-Defined Poly(vinyl alcohol- co -vinyl acetate) Copolymers by Alcoholysis of Poly(vinyl acetate) Synthesized by Macromolecular Design via Interchange of Xanthate Polymerization, and Their Use as a Stabilizer in Emulsion (Co)polymerization of Vinyl Acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huidi Sun</w:t>
+                <w:t xml:space="preserve">Marie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suren Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+                <w:t xml:space="preserve">Timo Melchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck D'Agosto</w:t>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (15), pp.6060-6071. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.6060-6071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.202400141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769812v1</w:t>
+                <w:t xml:space="preserve">hal-04769796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of poly(methyl methacrylate)- b -polyethylene (PMMA- b -PE) block copolymers via conventional emulsion polymerization</w:t>
+                <w:t xml:space="preserve">Peculiar behaviour of methyl methacrylate (MMA) emulsion polymerization-induced self-assembly (PISA) mediated by RAFT using poly(methacrylic acid) (PMAA) macromolecular chain transfer agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sinniger</w:t>
+                <w:t xml:space="preserve">Huidi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boyron</w:t>
+                <w:t xml:space="preserve">Suren Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dugas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck D'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3py00897e⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (15), pp.6060-6071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202400141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286118v1</w:t>
+                <w:t xml:space="preserve">hal-04769812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-induced stiffening in boehmite gels: A rheo-X-ray-scattering study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of poly(methyl methacrylate)- b -polyethylene (PMMA- b -PE) block copolymers via conventional emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sinniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iana Sudreau</w:t>
+                <w:t xml:space="preserve">P. Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Servel</w:t>
+                <w:t xml:space="preserve">G. Patias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Freyssingeas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Szilvia Karpati</w:t>
+                <w:t xml:space="preserve">D. Lester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.115603⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (39), pp.4569-4579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3py00897e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728948v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Ionic Liquids: Structure, Stability, and Gas Absorption Mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear-induced stiffening in boehmite gels: A rheo-X-ray-scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Sudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocasta Avila</w:t>
+                <w:t xml:space="preserve">Eric Freyssingeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ctirad Červinka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+                <w:t xml:space="preserve">François Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agílio Pádua</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Szilvia Karpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202001982⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.115603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.115603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211072v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-free emulsion polymerization of vinylidene fluoride mediated by RAFT/MADIX reactive poly(ethylene glycol) polymer chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visible-Light Emulsion Photopolymerization of Acrylates and Methacrylates: Mechanistic Insights and Introduction of a Simplified Sulfur-Based Photoinitiating System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fuentes-Exposito</w:t>
+                <w:t xml:space="preserve">Frédéric Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Norsic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Février</w:t>
+                <w:t xml:space="preserve">Rémi Canterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Boutti</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1PY00728A⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54, pp.2124-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359368v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light Emulsion Photopolymerization of Acrylates and Methacrylates: Mechanistic Insights and Introduction of a Simplified Sulfur-Based Photoinitiating System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surfactant-free emulsion polymerization of vinylidene fluoride mediated by RAFT/MADIX reactive poly(ethylene glycol) polymer chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fuentes-Exposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Subervie</w:t>
+                <w:t xml:space="preserve">Thibaut Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le Quéméner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+                <w:t xml:space="preserve">Salima Boutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01692⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.5640-5649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1PY00728A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142669v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(vinyl acetate-co-ethylene) particles prepared by surfactant-free emulsion polymerization in the presence of a hydrophilic RAFT/MADIX macromolecular chain transfer agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous Ionic Liquids: Structure, Stability, and Gas Absorption Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocasta Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Delorme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+                <w:t xml:space="preserve">Ctirad Červinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Dufils</w:t>
+                <w:t xml:space="preserve">Agílio Pádua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Wilson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.2001982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0py01266a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202001982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972752v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene Polymerization‐Induced Self‐Assembly (PISA) of Poly(ethylene oxide)‐block‐polyethylene Copolymers via RAFT</w:t>
               </w:r>
@@ -2208,51 +2208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Wolpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (26), pp.10385-10390. </w:t>
@@ -2284,680 +2284,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic Effect of Water-Soluble PEG-Based Macromonomers and Cellulose Nanocrystals for the Stabilization of PMMA Latexes by Surfactant-Free Emulsion Polymerization</w:t>
+                <w:t xml:space="preserve">Laponite®-based colloidal nanocomposites prepared by RAFT-mediated surfactant-free emulsion polymerization: the role of non-ionic and anionic macroRAFT polymers in stability and morphology control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Griveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Delorme</w:t>
+                <w:t xml:space="preserve">Thaíssa Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joakim Engström</w:t>
+                <w:t xml:space="preserve">Rodrigo Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Carlmark</w:t>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0py00720j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972742v1</w:t>
+                <w:t xml:space="preserve">hal-02972745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laponite®-based colloidal nanocomposites prepared by RAFT-mediated surfactant-free emulsion polymerization: the role of non-ionic and anionic macroRAFT polymers in stability and morphology control</w:t>
+                <w:t xml:space="preserve">Development and structural characterization of a novel nanoemulsion for oral drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaíssa Chaparro</w:t>
+                <w:t xml:space="preserve">Annalisa Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+                <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Troung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0py00720j⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 593, pp.124614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.124614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972745v1</w:t>
+                <w:t xml:space="preserve">hal-02841383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and structural characterization of a novel nanoemulsion for oral drug delivery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergetic Effect of Water-Soluble PEG-Based Macromonomers and Cellulose Nanocrystals for the Stabilization of PMMA Latexes by Surfactant-Free Emulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">Lucie Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Troung</w:t>
+                <w:t xml:space="preserve">James Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bordes</w:t>
+                <w:t xml:space="preserve">Joakim Engström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carlmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.124614⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841383v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(ethylene glycol)-b-poly(vinyl acetate) block copolymer particles with various morphologies via RAFT/MADIX aqueous emulsion PISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galanopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (23), pp.3922-3930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d0py00467g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-N,N-aminophosphine (PNP) crosslinked poly(p-tert-butyl styrene) particles: A new support for heterogeneous palladium catalysts for Suzuki coupling reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kai Szeto</w:t>
+                <w:t xml:space="preserve">Poly(vinyl acetate-co-ethylene) particles prepared by surfactant-free emulsion polymerization in the presence of a hydrophilic RAFT/MADIX macromolecular chain transfer agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Charlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rouge</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
+                <w:t xml:space="preserve">James Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.105715. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2019.105715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0py01266a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146522v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved malleability of miniemulsion-based vitrimers through in situ generation of carboxylate surfactants</w:t>
               </w:r>
@@ -3242,51 +3242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Stefanichen Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (13), pp.4979-4988. </w:t>
@@ -3448,2002 +3448,2136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l -Arginine-Catalyzed Synthesis of Nanometric Organosilica Particles through a Waterborne Sol–Gel Process and Their Porous Structure Analysis</w:t>
+                <w:t xml:space="preserve">Bis-N,N-aminophosphine (PNP) crosslinked poly(p-tert-butyl styrene) particles: A new support for heterogeneous palladium catalysts for Suzuki coupling reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Qiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+                <w:t xml:space="preserve">Vito Vece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Marc Charlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (23), pp.6784 - 6796. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.105715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2019.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858561v1</w:t>
+                <w:t xml:space="preserve">hal-02146522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of clay-armored poly(vinylidene chloride-co-methyl acrylate) latexes by Pickering emulsion polymerization and their film-forming properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Delafresnaye</w:t>
+                <w:t xml:space="preserve">l -Arginine-Catalyzed Synthesis of Nanometric Organosilica Particles through a Waterborne Sol–Gel Process and Their Porous Structure Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vinas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7py00902j⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (23), pp.6784 - 6796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716127v1</w:t>
+                <w:t xml:space="preserve">hal-01858561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-Mediated Polymerization-Induced Self-Assembly of Block Copolymers at the Surface of Silica Particles: Toward New Hybrid Morphologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization of Nanodomains in Polyethylene Latexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Taveau</w:t>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Billuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (10), pp.3796 - 3806. </w:t>
+              <w:t xml:space="preserve">, 2017, 50 (24), pp.9742 - 9749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716039v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitroxide-mediated polymerization-induced self-assembly of amphiphilic block copolymers with a pH/temperature dual sensitive stabilizer block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (27), pp.4014 - 4029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7py00595d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Nanodomains in Polyethylene Latexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+                <w:t xml:space="preserve">Nitroxide-Mediated Polymerization-Induced Self-Assembly of Block Copolymers at the Surface of Silica Particles: Toward New Hybrid Morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Billuart</w:t>
+                <w:t xml:space="preserve">O. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (24), pp.9742 - 9749. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01930⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 50 (10), pp.3796 - 3806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703299v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Stratification in Drying Films of Colloidal Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Fortini</w:t>
+                <w:t xml:space="preserve">Synthesis of clay-armored poly(vinylidene chloride-co-methyl acrylate) latexes by Pickering emulsion polymerization and their film-forming properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delafresnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Martín-Fabiani</w:t>
+                <w:t xml:space="preserve">Isabelle Chaduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lesage de La Haye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">Jérôme Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (11), </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (40), pp.6217 - 6232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.118301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7py00902j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716108v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-Free Emulsion Polymerization Stabilized by Ultrasmall Superparamagnetic Iron Oxide Particles Using Acrylic Acid or Methacrylic Acid as Auxiliary Comonomers</w:t>
+                <w:t xml:space="preserve">Temperature Response of Rhodamine B-Doped Latex Particles. From Solution to Single Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keran Li</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonin Soleilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parvole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01546⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (16), pp.4052-4058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716110v1</w:t>
+                <w:t xml:space="preserve">hal-01356205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Polymer/Silica Hybrid Latexes by Surfactant-Free RAFT-Mediated Emulsion Polymerization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. D. Silva</w:t>
+                <w:t xml:space="preserve">Dynamic Stratification in Drying Films of Colloidal Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Martín-Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lesage de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.118301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716135v1</w:t>
+                <w:t xml:space="preserve">hal-01716108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Response of Rhodamine B-Doped Latex Particles. From Solution to Single Particles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pickering emulsions stabilized by charged nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Parvole</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Delépine-Gilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00647⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (36), pp.7564-7576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm01465h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356205v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions stabilized by charged nanoparticles.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymer-encapsulated γ-Fe2O3 nanoparticles prepared via RAFT-mediated emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Delépine-Gilon</w:t>
+                <w:t xml:space="preserve">Keran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (36), pp.7564-7576. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.249 - 260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sm01465h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.07.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546567v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-encapsulated γ-Fe2O3 nanoparticles prepared via RAFT-mediated emulsion polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Surfactant-Free Emulsion Polymerization Stabilized by Ultrasmall Superparamagnetic Iron Oxide Particles Using Acrylic Acid or Methacrylic Acid as Auxiliary Comonomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 106, pp.249 - 260. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (20), pp.7609 - 7624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.07.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716112v1</w:t>
+                <w:t xml:space="preserve">hal-01716110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a one-step method for preparing silica/polymer heterodimers and dimpled polymer particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Parvole</w:t>
+                <w:t xml:space="preserve">Synthesis of Polymer/Silica Hybrid Latexes by Surfactant-Free RAFT-Mediated Emulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Doussineau</w:t>
+                <w:t xml:space="preserve">A. J. P. G. França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+                <w:t xml:space="preserve">T. Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Désert</w:t>
+                <w:t xml:space="preserve">R. D. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp. 118-126. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (12), pp.4431 - 4440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172201v1</w:t>
+                <w:t xml:space="preserve">hal-01716135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Multipod-like Silica/Polymer Latex Particles via Nitroxide-Mediated Polymerization-Induced Self-Assembly of Amphiphilic Block Copolymers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a one-step method for preparing silica/polymer heterodimers and dimpled polymer particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chaduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parvole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Doussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma5019473⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp. 118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716103v1</w:t>
+                <w:t xml:space="preserve">hal-01172201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAFT-mediated one-pot aqueous emulsion polymerization of methyl methacrylate in presence of poly(methacrylic acid-co-poly(ethylene oxide) methacrylate) trithiocarbonate macromolecular chain transfer agent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+                <w:t xml:space="preserve">Synthesis of Multipod-like Silica/Polymer Latex Particles via Nitroxide-Mediated Polymerization-Induced Self-Assembly of Amphiphilic Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (3), pp.545 - 556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma5019473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.12.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01716105v1</w:t>
+                <w:t xml:space="preserve">hal-01716103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">RAFT-mediated one-pot aqueous emulsion polymerization of methyl methacrylate in presence of poly(methacrylic acid-co-poly(ethylene oxide) methacrylate) trithiocarbonate macromolecular chain transfer agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (8), pp.2011 - 2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aqueous Dispersions of Nonspherical Polyethylene Nanoparticles from Free-Radical Polymerization under Mild Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (38), pp.6810-6812. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201001800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5511,51 +5645,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA04F6BA"/>
+    <w:nsid w:val="63E15B18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5742,51 +5876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-dugas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5697-4969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Adamu Isah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nasiru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hamachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj03345d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balboni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ailuno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Catania" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldassari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zannis-Peyrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degusseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70141" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Chiari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pannier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Melchin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00728" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huidi Sun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400141" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinniger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lester" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00897e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Sudreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Li&#233;nard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115603" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ctirad &#268;ervinka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fuentes-Exposito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut F&#233;vrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Boutti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00728A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03142669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Subervie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canterel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01692" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delorme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01266a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bergerbit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Griveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Engstr&#246;m" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carlmark" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00439" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa Chaparro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00720j" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galanopoulo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00467g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charlin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105715" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinish Reddy Vaidyula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Rawstron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00644C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delafresnaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02190" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Duarte Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa de Camargo Chaparro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stefanichen Monteiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00741" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.05.037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858561v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716127v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chaduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vinas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00902j" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Taveau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00595d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fortini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Fabiani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage de La Haye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.118301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01546" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. P. G. Fran&#231;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaparro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00737" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parvole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00647" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ridel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Del&#233;pine-Gilon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01465h" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.087" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172201v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.06.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5019473" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716105v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.12.028" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKSF6JB3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-dugas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5697-4969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Adamu Isah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nasiru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hamachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj03345d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Costantino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Francese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Poli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c01299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balboni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ailuno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Catania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldassari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zannis-Peyrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degusseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127731" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Chiari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pannier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402427" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Melchin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00728" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huidi Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinniger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lester" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00897e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Sudreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Li&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03142669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Subervie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canterel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fuentes-Exposito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut F&#233;vrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Boutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00728A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ctirad &#268;ervinka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001982" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bergerbit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00720j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Griveau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delorme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Engstr&#246;m" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carlmark" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00439" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galanopoulo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00467g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01266a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinish Reddy Vaidyula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Rawstron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00644C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delafresnaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02190" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Duarte Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa de Camargo Chaparro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stefanichen Monteiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00741" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.05.037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105715" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00042" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00595d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Taveau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00033" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chaduc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vinas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00902j" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parvole" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00647" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716108v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fortini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Fabiani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage de La Haye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.118301" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ridel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Del&#233;pine-Gilon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01465h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.087" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716110v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01546" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. P. G. Fran&#231;a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaparro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00737" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.06.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716103v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5019473" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716105v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.12.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKSF6JB3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>