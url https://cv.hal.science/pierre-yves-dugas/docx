--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -875,376 +875,376 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djallel Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Espinosa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 313, pp.127731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448843v1</w:t>
+                <w:t xml:space="preserve">hal-04879887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Active Immobilized Catalyst for Ethylene Polymerization: Neutral Single Site Y(III) Complex Bearing Bulky Silylallyl Ligand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ sol-gel process for the formulation of Bis-GMA/TEGDMA/silica dental nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayenne Latoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202402427⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.127731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741041v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ sol-gel process for the formulation of Bis-GMA/TEGDMA/silica dental nanocomposite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly Active Immobilized Catalyst for Ethylene Polymerization: Neutral Single Site Y(III) Complex Bearing Bulky Silylallyl Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127731⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202402427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879887v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Well-Defined Poly(vinyl alcohol- co -vinyl acetate) Copolymers by Alcoholysis of Poly(vinyl acetate) Synthesized by Macromolecular Design via Interchange of Xanthate Polymerization, and Their Use as a Stabilizer in Emulsion (Co)polymerization of Vinyl Acetate</w:t>
               </w:r>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Canterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54, pp.2124-2133. </w:t>
@@ -2208,51 +2208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Wolpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (26), pp.10385-10390. </w:t>
@@ -2822,51 +2822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(vinyl acetate-co-ethylene) particles prepared by surfactant-free emulsion polymerization in the presence of a hydrophilic RAFT/MADIX macromolecular chain transfer agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Charlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimery de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3699,291 +3699,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Nanodomains in Polyethylene Latexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitroxide-mediated polymerization-induced self-assembly of amphiphilic block copolymers with a pH/temperature dual sensitive stabilizer block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Brunel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01930⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (27), pp.4014 - 4029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7py00595d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703299v1</w:t>
+                <w:t xml:space="preserve">hal-01716126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-mediated polymerization-induced self-assembly of amphiphilic block copolymers with a pH/temperature dual sensitive stabilizer block</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Qiao</w:t>
+                <w:t xml:space="preserve">Crystallization of Nanodomains in Polyethylene Latexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Billuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (27), pp.4014 - 4029. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (24), pp.9742 - 9749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7py00595d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716126v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitroxide-Mediated Polymerization-Induced Self-Assembly of Block Copolymers at the Surface of Silica Particles: Toward New Hybrid Morphologies</w:t>
               </w:r>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (10), pp.3796 - 3806. </w:t>
@@ -4231,295 +4231,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Response of Rhodamine B-Doped Latex Particles. From Solution to Single Particles</w:t>
+                <w:t xml:space="preserve">Dynamic Stratification in Drying Films of Colloidal Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Soleilhac</w:t>
+                <w:t xml:space="preserve">Andrea Fortini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girod</w:t>
+                <w:t xml:space="preserve">Ignacio Martín-Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dugourd</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Parvole</w:t>
+                <w:t xml:space="preserve">Jennifer Lesage de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00647⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.118301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356205v1</w:t>
+                <w:t xml:space="preserve">hal-01716108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Stratification in Drying Films of Colloidal Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature Response of Rhodamine B-Doped Latex Particles. From Solution to Single Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Soleilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fortini</w:t>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Martín-Fabiani</w:t>
+                <w:t xml:space="preserve">Béatrice Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lesage de La Haye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">Julien Parvole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (11), </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (16), pp.4052-4058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.118301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716108v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering emulsions stabilized by charged nanoparticles.</w:t>
               </w:r>
@@ -5016,51 +5016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a one-step method for preparing silica/polymer heterodimers and dimpled polymer particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chaduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parvole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Doussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (8), pp.2011 - 2019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5645,51 +5645,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63E15B18"/>
+    <w:nsid w:val="156D46DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5876,51 +5876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-dugas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5697-4969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Adamu Isah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nasiru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hamachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj03345d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Costantino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Francese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Poli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c01299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balboni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ailuno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Catania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldassari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zannis-Peyrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degusseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127731" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Chiari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pannier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402427" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Melchin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00728" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huidi Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinniger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lester" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00897e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Sudreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Li&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03142669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Subervie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canterel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fuentes-Exposito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut F&#233;vrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Boutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00728A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ctirad &#268;ervinka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001982" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bergerbit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00720j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Griveau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delorme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Engstr&#246;m" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carlmark" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00439" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galanopoulo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00467g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01266a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinish Reddy Vaidyula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Rawstron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00644C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delafresnaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02190" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Duarte Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa de Camargo Chaparro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stefanichen Monteiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00741" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.05.037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105715" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00042" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00595d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Taveau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00033" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chaduc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vinas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00902j" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parvole" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00647" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716108v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fortini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Fabiani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage de La Haye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.118301" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ridel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Del&#233;pine-Gilon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01465h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.087" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716110v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01546" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. P. G. Fran&#231;a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaparro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00737" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.06.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716103v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5019473" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716105v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.12.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKSF6JB3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-dugas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5697-4969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Adamu Isah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nasiru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hamachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj03345d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Costantino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Francese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Poli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c01299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balboni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ailuno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Catania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldassari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zannis-Peyrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degusseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127731" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Chiari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pannier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402427" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Melchin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00728" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huidi Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinniger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lester" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00897e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Sudreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Li&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03142669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Subervie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canterel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fuentes-Exposito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut F&#233;vrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Boutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00728A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ctirad &#268;ervinka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001982" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bergerbit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00720j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Griveau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delorme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Engstr&#246;m" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carlmark" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00439" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galanopoulo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00467g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01266a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinish Reddy Vaidyula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Rawstron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00644C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delafresnaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02190" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Duarte Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa de Camargo Chaparro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stefanichen Monteiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00741" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.05.037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105715" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00042" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00595d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Taveau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00033" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chaduc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vinas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00902j" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716108v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fortini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Fabiani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage de La Haye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.118301" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356205v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parvole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00647" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ridel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Del&#233;pine-Gilon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01465h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.087" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716110v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01546" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. P. G. Fran&#231;a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaparro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00737" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.06.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716103v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5019473" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716105v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.12.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKSF6JB3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>