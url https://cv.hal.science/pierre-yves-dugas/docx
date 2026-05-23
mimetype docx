--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -428,3428 +428,3440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Nanoparticle-Mediated Delivery of 27-Hydroxycholesterol for Targeting Rhinovirus-Induced Respiratory Diseases</w:t>
+                <w:t xml:space="preserve">MADIX Synthesis of Hydrophobically Modified poly(vinyl alcohol)s and their Properties as Stabilizers in Emulsion Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Repellin</w:t>
+                <w:t xml:space="preserve">Marie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Costantino</w:t>
+                <w:t xml:space="preserve">Timo Melchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachele Francese</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c01299⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (12), pp.6712-6723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c04826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564852v1</w:t>
+                <w:t xml:space="preserve">hal-05610531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic hybrid vesicles for colorectal cancer targeting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid Nanoparticle-Mediated Delivery of 27-Hydroxycholesterol for Targeting Rhinovirus-Induced Respiratory Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Repellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Balboni</w:t>
+                <w:t xml:space="preserve">Matteo Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Ailuno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Repellin</w:t>
+                <w:t xml:space="preserve">Rachele Francese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppina Catania</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Baldassari</w:t>
+                <w:t xml:space="preserve">Giuseppe Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107124⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c01299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155880v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicles of a Phytobeneficial Bacterium Trigger Distinct Systemic Response in Plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic hybrid vesicles for colorectal cancer targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Balboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Zannis-Peyrot</w:t>
+                <w:t xml:space="preserve">Giorgia Ailuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Degusseau</w:t>
+                <w:t xml:space="preserve">Giuseppina Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+                <w:t xml:space="preserve">Sara Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.107124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535117v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ sol-gel process for the formulation of Bis-GMA/TEGDMA/silica dental nanocomposite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular Vesicles of a Phytobeneficial Bacterium Trigger Distinct Systemic Response in Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Zannis-Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Degusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayenne Latoui</w:t>
+                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djallel Bouzid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+                <w:t xml:space="preserve">Fabiola Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Espinosa Rodriguez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127731⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (7), pp.e70141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879887v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ sol-gel process for the formulation of Bis-GMA/TEGDMA/silica dental nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayenne Latoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djallel Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Espinosa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 313, pp.127731. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127731⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05448843v1</w:t>
+                <w:t xml:space="preserve">hal-04879887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Active Immobilized Catalyst for Ethylene Polymerization: Neutral Single Site Y(III) Complex Bearing Bulky Silylallyl Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Chiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202402427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Well-Defined Poly(vinyl alcohol- co -vinyl acetate) Copolymers by Alcoholysis of Poly(vinyl acetate) Synthesized by Macromolecular Design via Interchange of Xanthate Polymerization, and Their Use as a Stabilizer in Emulsion (Co)polymerization of Vinyl Acetate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Raffin</w:t>
+                <w:t xml:space="preserve">In-situ sol-gel process for the formulation of Bis-GMA/TEGDMA/silica dental nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayenne Latoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.127731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04769796v1</w:t>
+                <w:t xml:space="preserve">hal-05448843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar behaviour of methyl methacrylate (MMA) emulsion polymerization-induced self-assembly (PISA) mediated by RAFT using poly(methacrylic acid) (PMAA) macromolecular chain transfer agent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suren Wang</w:t>
+                <w:t xml:space="preserve">Synthesis of Well-Defined Poly(vinyl alcohol- co -vinyl acetate) Copolymers by Alcoholysis of Poly(vinyl acetate) Synthesized by Macromolecular Design via Interchange of Xanthate Polymerization, and Their Use as a Stabilizer in Emulsion (Co)polymerization of Vinyl Acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck D'Agosto</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Melchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202400141⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.6060-6071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769812v1</w:t>
+                <w:t xml:space="preserve">hal-04769796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of poly(methyl methacrylate)- b -polyethylene (PMMA- b -PE) block copolymers via conventional emulsion polymerization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peculiar behaviour of methyl methacrylate (MMA) emulsion polymerization-induced self-assembly (PISA) mediated by RAFT using poly(methacrylic acid) (PMAA) macromolecular chain transfer agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huidi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suren Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3py00897e⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (15), pp.6060-6071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202400141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286118v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-induced stiffening in boehmite gels: A rheo-X-ray-scattering study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Szilvia Karpati</w:t>
+                <w:t xml:space="preserve">Synthesis of poly(methyl methacrylate)- b -polyethylene (PMMA- b -PE) block copolymers via conventional emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sinniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.115603⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (39), pp.4569-4579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3py00897e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728948v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light Emulsion Photopolymerization of Acrylates and Methacrylates: Mechanistic Insights and Introduction of a Simplified Sulfur-Based Photoinitiating System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+                <w:t xml:space="preserve">Shear-induced stiffening in boehmite gels: A rheo-X-ray-scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Sudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Freyssingeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01692⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.115603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.115603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142669v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-free emulsion polymerization of vinylidene fluoride mediated by RAFT/MADIX reactive poly(ethylene glycol) polymer chains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Février</w:t>
+                <w:t xml:space="preserve">Visible-Light Emulsion Photopolymerization of Acrylates and Methacrylates: Mechanistic Insights and Introduction of a Simplified Sulfur-Based Photoinitiating System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Canterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Boutti</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1PY00728A⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54, pp.2124-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359368v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Ionic Liquids: Structure, Stability, and Gas Absorption Mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ctirad Červinka</w:t>
+                <w:t xml:space="preserve">Surfactant-free emulsion polymerization of vinylidene fluoride mediated by RAFT/MADIX reactive poly(ethylene glycol) polymer chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fuentes-Exposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Boutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202001982⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.5640-5649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1PY00728A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211072v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene Polymerization‐Induced Self‐Assembly (PISA) of Poly(ethylene oxide)‐block‐polyethylene Copolymers via RAFT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arne Wolpers</w:t>
+                <w:t xml:space="preserve">Porous Ionic Liquids: Structure, Stability, and Gas Absorption Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocasta Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ctirad Červinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agílio Pádua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202001741⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.2001982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202001982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972724v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laponite®-based colloidal nanocomposites prepared by RAFT-mediated surfactant-free emulsion polymerization: the role of non-ionic and anionic macroRAFT polymers in stability and morphology control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Silva</w:t>
+                <w:t xml:space="preserve">Ethylene Polymerization‐Induced Self‐Assembly (PISA) of Poly(ethylene oxide)‐block‐polyethylene Copolymers via RAFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bergerbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Wolpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0py00720j⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (26), pp.10385-10390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202001741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972745v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and structural characterization of a novel nanoemulsion for oral drug delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bordes</w:t>
+                <w:t xml:space="preserve">Laponite®-based colloidal nanocomposites prepared by RAFT-mediated surfactant-free emulsion polymerization: the role of non-ionic and anionic macroRAFT polymers in stability and morphology control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaíssa Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.124614⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py00720j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841383v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic Effect of Water-Soluble PEG-Based Macromonomers and Cellulose Nanocrystals for the Stabilization of PMMA Latexes by Surfactant-Free Emulsion Polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Carlmark</w:t>
+                <w:t xml:space="preserve">Development and structural characterization of a novel nanoemulsion for oral drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Lollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Troung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00439⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 593, pp.124614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.124614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972742v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ethylene glycol)-b-poly(vinyl acetate) block copolymer particles with various morphologies via RAFT/MADIX aqueous emulsion PISA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Galanopoulo</w:t>
+                <w:t xml:space="preserve">Synergetic Effect of Water-Soluble PEG-Based Macromonomers and Cellulose Nanocrystals for the Stabilization of PMMA Latexes by Surfactant-Free Emulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Engström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carlmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0py00467g⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972729v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(vinyl acetate-co-ethylene) particles prepared by surfactant-free emulsion polymerization in the presence of a hydrophilic RAFT/MADIX macromolecular chain transfer agent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+                <w:t xml:space="preserve">Poly(ethylene glycol)-b-poly(vinyl acetate) block copolymer particles with various morphologies via RAFT/MADIX aqueous emulsion PISA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galanopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0py01266a⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (23), pp.3922-3930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py00467g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972752v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved malleability of miniemulsion-based vitrimers through in situ generation of carboxylate surfactants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rinish Reddy Vaidyula</w:t>
+                <w:t xml:space="preserve">Poly(vinyl acetate-co-ethylene) particles prepared by surfactant-free emulsion polymerization in the presence of a hydrophilic RAFT/MADIX macromolecular chain transfer agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (23), pp.3001 - 3005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9PY00644C⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py01266a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140327v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Method for Laponite Encapsulation into Polymer Latex Particles by Clay Cluster-Seeded Emulsion Polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Delafresnaye</w:t>
+                <w:t xml:space="preserve">Improved malleability of miniemulsion-based vitrimers through in situ generation of carboxylate surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinish Reddy Vaidyula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Rawstron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b02190⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (23), pp.3001 - 3005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9PY00644C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493712v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Morphology of Polymer/Montmorillonite Hybrid Latexes by Surfactant-Free Emulsion Polymerization Mediated by Amphipathic MacroRAFT Agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Igor Stefanichen Monteiro</w:t>
+                <w:t xml:space="preserve">Innovative Method for Laponite Encapsulation into Polymer Latex Particles by Clay Cluster-Seeded Emulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delafresnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (13), pp.4979-4988. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00741⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b02190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325028v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vitro evaluation of solid lipid nanoparticles: Ability to encapsulate, release and ensure effective protection of peptides in the gastrointestinal tract</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hatem Fessi</w:t>
+                <w:t xml:space="preserve">Tailoring the Morphology of Polymer/Montmorillonite Hybrid Latexes by Surfactant-Free Emulsion Polymerization Mediated by Amphipathic MacroRAFT Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Duarte Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaíssa de Camargo Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Stefanichen Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.05.037⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (13), pp.4979-4988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140441v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-N,N-aminophosphine (PNP) crosslinked poly(p-tert-butyl styrene) particles: A new support for heterogeneous palladium catalysts for Suzuki coupling reactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-vitro evaluation of solid lipid nanoparticles: Ability to encapsulate, release and ensure effective protection of peptides in the gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2019.105715⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 565, pp.409-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146522v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l -Arginine-Catalyzed Synthesis of Nanometric Organosilica Particles through a Waterborne Sol–Gel Process and Their Porous Structure Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bis-N,N-aminophosphine (PNP) crosslinked poly(p-tert-butyl styrene) particles: A new support for heterogeneous palladium catalysts for Suzuki coupling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Vece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Charlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Qiao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00042⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.105715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2019.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858561v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-mediated polymerization-induced self-assembly of amphiphilic block copolymers with a pH/temperature dual sensitive stabilizer block</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">l -Arginine-Catalyzed Synthesis of Nanometric Organosilica Particles through a Waterborne Sol–Gel Process and Their Porous Structure Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Charleux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (27), pp.4014 - 4029. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (23), pp.6784 - 6796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7py00595d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716126v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Nanodomains in Polyethylene Latexes</w:t>
               </w:r>
@@ -3963,1621 +3975,1751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-Mediated Polymerization-Induced Self-Assembly of Block Copolymers at the Surface of Silica Particles: Toward New Hybrid Morphologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Nitroxide-mediated polymerization-induced self-assembly of amphiphilic block copolymers with a pH/temperature dual sensitive stabilizer block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lambert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00033⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (27), pp.4014 - 4029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7py00595d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716039v1</w:t>
+                <w:t xml:space="preserve">hal-01716126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of clay-armored poly(vinylidene chloride-co-methyl acrylate) latexes by Pickering emulsion polymerization and their film-forming properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Delafresnaye</w:t>
+                <w:t xml:space="preserve">Nitroxide-Mediated Polymerization-Induced Self-Assembly of Block Copolymers at the Surface of Silica Particles: Toward New Hybrid Morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vinas</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7py00902j⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (10), pp.3796 - 3806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716127v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Stratification in Drying Films of Colloidal Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of clay-armored poly(vinylidene chloride-co-methyl acrylate) latexes by Pickering emulsion polymerization and their film-forming properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delafresnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chaduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fortini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">Jérôme Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.118301⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (40), pp.6217 - 6232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7py00902j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716108v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Response of Rhodamine B-Doped Latex Particles. From Solution to Single Particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Stratification in Drying Films of Colloidal Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Martín-Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Soleilhac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Parvole</w:t>
+                <w:t xml:space="preserve">Jennifer Lesage de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00647⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.118301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356205v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions stabilized by charged nanoparticles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature Response of Rhodamine B-Doped Latex Particles. From Solution to Single Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Soleilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ridel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Parvole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm01465h⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (16), pp.4052-4058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546567v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-encapsulated γ-Fe2O3 nanoparticles prepared via RAFT-mediated emulsion polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pickering emulsions stabilized by charged nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keran Li</w:t>
+                <w:t xml:space="preserve">Nicole Delépine-Gilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 106, pp.249 - 260. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (36), pp.7564-7576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.07.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sm01465h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716112v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-Free Emulsion Polymerization Stabilized by Ultrasmall Superparamagnetic Iron Oxide Particles Using Acrylic Acid or Methacrylic Acid as Auxiliary Comonomers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Polymer-encapsulated γ-Fe2O3 nanoparticles prepared via RAFT-mediated emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01546⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.249 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.07.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716110v1</w:t>
+                <w:t xml:space="preserve">hal-01716112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Polymer/Silica Hybrid Latexes by Surfactant-Free RAFT-Mediated Emulsion Polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surfactant-Free Emulsion Polymerization Stabilized by Ultrasmall Superparamagnetic Iron Oxide Particles Using Acrylic Acid or Methacrylic Acid as Auxiliary Comonomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (12), pp.4431 - 4440. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00737⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 49 (20), pp.7609 - 7624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716135v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a one-step method for preparing silica/polymer heterodimers and dimpled polymer particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Parvole</w:t>
+                <w:t xml:space="preserve">Synthesis of Polymer/Silica Hybrid Latexes by Surfactant-Free RAFT-Mediated Emulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. P. G. França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Doussineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Désert</w:t>
+                <w:t xml:space="preserve">R. D. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.06.008⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (12), pp.4431 - 4440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172201v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Multipod-like Silica/Polymer Latex Particles via Nitroxide-Mediated Polymerization-Induced Self-Assembly of Amphiphilic Block Copolymers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a one-step method for preparing silica/polymer heterodimers and dimpled polymer particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chaduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parvole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Doussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma5019473⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp. 118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716103v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAFT-mediated one-pot aqueous emulsion polymerization of methyl methacrylate in presence of poly(methacrylic acid-co-poly(ethylene oxide) methacrylate) trithiocarbonate macromolecular chain transfer agent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+                <w:t xml:space="preserve">Synthesis of Multipod-like Silica/Polymer Latex Particles via Nitroxide-Mediated Polymerization-Induced Self-Assembly of Amphiphilic Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.12.028⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (3), pp.545 - 556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma5019473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01716105v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">RAFT-mediated one-pot aqueous emulsion polymerization of methyl methacrylate in presence of poly(methacrylic acid-co-poly(ethylene oxide) methacrylate) trithiocarbonate macromolecular chain transfer agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (8), pp.2011 - 2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aqueous Dispersions of Nonspherical Polyethylene Nanoparticles from Free-Radical Polymerization under Mild Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (38), pp.6810-6812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201001800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5645,51 +5787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="156D46DB"/>
+    <w:nsid w:val="6E5C4A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5876,51 +6018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-dugas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5697-4969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Adamu Isah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nasiru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hamachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj03345d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Costantino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Francese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Poli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c01299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balboni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ailuno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Catania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldassari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zannis-Peyrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degusseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127731" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Chiari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pannier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402427" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Melchin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00728" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huidi Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinniger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lester" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00897e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Sudreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Li&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03142669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Subervie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canterel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fuentes-Exposito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut F&#233;vrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Boutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00728A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ctirad &#268;ervinka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001982" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bergerbit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00720j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Griveau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delorme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Engstr&#246;m" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carlmark" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00439" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galanopoulo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00467g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01266a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinish Reddy Vaidyula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Rawstron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00644C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delafresnaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02190" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Duarte Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa de Camargo Chaparro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stefanichen Monteiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00741" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.05.037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105715" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00042" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00595d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Taveau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00033" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chaduc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vinas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00902j" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716108v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fortini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Fabiani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage de La Haye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.118301" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356205v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parvole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00647" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ridel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Del&#233;pine-Gilon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01465h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.087" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716110v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01546" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. P. G. Fran&#231;a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaparro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00737" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.06.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716103v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5019473" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716105v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.12.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKSF6JB3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-dugas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5697-4969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Adamu Isah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Nasiru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hamachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj03345d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Melchin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c04826" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Costantino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Francese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Poli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c01299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ailuno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Catania" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldassari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zannis-Peyrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degusseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127731" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Chiari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pannier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00728" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huidi Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinniger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lester" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00897e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Sudreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Freyssingeas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Li&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115603" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03142669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Subervie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canterel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fuentes-Exposito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut F&#233;vrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Boutti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00728A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ctirad &#268;ervinka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001982" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bergerbit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baffie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wolpers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001741" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa Chaparro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00720j" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Griveau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delorme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Engstr&#246;m" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carlmark" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00439" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galanopoulo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00467g" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01266a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinish Reddy Vaidyula" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Rawstron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00644C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delafresnaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02190" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Duarte Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa de Camargo Chaparro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stefanichen Monteiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00741" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jannin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.05.037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8WR9ZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146522v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vece" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Charlin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2019.105715" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00595d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Taveau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00033" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chaduc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vinas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00902j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716108v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fortini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Fabiani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage de La Haye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.118301" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parvole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00647" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ridel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Del&#233;pine-Gilon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01465h" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.087" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716110v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01546" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716135v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. P. G. Fran&#231;a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaparro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Silva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00737" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172201v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.06.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5019473" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716105v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.12.028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKSF6JB3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>