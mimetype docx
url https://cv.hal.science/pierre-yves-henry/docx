--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Yves HENRY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current position: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Professor of Muséum National d’Histoire Naturelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Address: Equipe Biologie Intégrative de l’Adaptation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MECADEV research unit - Mécanismes adaptatifs et Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7179 CNRS MNHN Sorbonne Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d’Histoire Naturelle, 1, avenue du Petit Château</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">91800 Brunoy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone:  + 33 1 60 47 92 28  Fax: + 33 1 60 46 81 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail:  pierre-yves.</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henry@mnhn.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Websites:  </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mecadev.cnrs.fr/index.php?post/Henry-Pierre-Yves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://crbpo.mnhn.fr/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://crbpoinfo.blogspot.fr/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crbpodata.mnhn.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications referencing:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://orcid.org/0000-0003-2255-7347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Pierre-Yves_Henry/?ev=hdr_xprf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-3139-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=z8q2ZcEthMQC&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDHal: 9851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth: July 21st 1975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marital status:  Married, 3 children</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of wild birds in the global highly pathogenic avian influenza H5 panzootic, 2020–2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Fornasiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-025-00114-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological plasticity and its temperature‐related drivers in common songbirds across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arizaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (11), pp.e70600. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Responses after Different Release-Times in Wintering Reed Buntings Emberiza schoeniclus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Debenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardeola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13157/arla.72.2.2025.ra6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies synchrony in departure decisions from stopover sites: evidence using a multi‐species capture-recapture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Chil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (9), pp.e11270. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm or Dry Springs (Still) Boost the Reproduction of Most Temperate Songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Thepault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohi Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lorrilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (10), pp.e70138. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrony in adult survival is remarkably strong among common temperate songbirds across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.4305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Interspecific Synchrony in Bird Survival Using Constant Effort Sites Mist‐Netting Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (3), pp.e02155. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bes2.2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of birds to the feeding of ticks at host community level: Effects of tick burden, host density and yearly fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (6), pp.102390. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2024.102390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using juvenile movements as a proxy for adult habitat and space use in long‐lived territorial species: a case study on the golden eagle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhela Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Itty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (7-8), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jav.03212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of senescent cell dynamics predicts a late‐life decrease in cancer incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Bieuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tazzio Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.609-624. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04112439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are farmers' perceptions about farmland landbirds? A Galapagos Islands perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilke Geladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Couenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Fessl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5), pp.504-515. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170522000229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Tick-Borne Pathogens in Tick Larvae Feeding on Breeding Birds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.946. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11080946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03790256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honest signaling in mouse lemur vocalizations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fichtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Kappeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.752-773. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-021-00265-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do thrushes migrating to France come from? Within-France distribution and temporal changes over 70 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lahournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Eraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (6), pp.95. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-021-01525-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research effort on birds’ reservoir host potential for Lyme borreliosis: A systematic review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03330776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When to depart from a stopover site? Time since arrival matters more than current weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ornithology/ukab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating temporal and spatial correlates of the sharp decline of an urban exploiter bird in a large European city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Mohring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Malher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.501-513. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-020-01052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: OneARK: Strengthening the links between animal production science and animal ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teplitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100053. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100927v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving Galapagos landbirds in agricultural landscapes: forest patches of native trees needed to increase landbird diversity and abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilke Geladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Couenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Fessl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.2181-2206. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02193-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the rainforest frugivore community are associated with reduced seed removal at the community level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility Is Costly: Hidden Physiological Damage From Seasonal Phenotypic Transitions in Heterothermic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Terrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2020.00985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02914916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does urbanization cause stress in wild birds during development? Insights from feather corticosterone levels in juvenile house sparrows ( Passer domesticus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Beaugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Parenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Trouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.640-652. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female reproduction bears no survival cost in captivity for gray mouse lemurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.6189-6198. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02282993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal constraints on body size depend on the population position within the species' thermal range in temperate songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of spring anomalies in climate and net primary production on body size of temperate songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teplitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (8), pp.1319-1330. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating and benchmarking biodiversity monitoring: Metadata-based indicators for sampling design, sampling effort and data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Kosztyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S. Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Kotarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85, pp.624-633. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocations and one-time disturbance fail to sustainably disperse non-breeding common ravens Corvus corax due to homing behaviour and extensive home ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias-Claudio Loretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (5), pp.57. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-018-1217-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal thermoregulation: a review of insulation, physiology and behaviour relevant to temperature control in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mccafferty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fabra-Puchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Y Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.011001. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/aa9a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing in a city: Consequences on body size and plumage quality in an urban dweller, the house sparrow (Passer domesticus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestrality and evolution of trait syndromes in finches (Fringillidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (23), pp.9935-9953. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State transitions: a major mortality risk for seasonal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Giovanni Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (7), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02282980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Analysis Shows Asymmetrical Flows within a Bird Metapopulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.e0166701. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0166701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Supplementation with n-3 Polyunsaturated Fatty Acids Reduces Torpor Use in a Tropical Daily Heterotherm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pifferi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89 (6), pp.536-545. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/688659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Northern Silvery Grebe Podiceps juninensis in the northern Andes: recent changes in distribution, population trends and conservation needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Santander G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Conservation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.466-475. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959270915000362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When to initiate torpor use? Food availability times the transition to winter phenotype in a tropical heterotherm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dammhahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kappeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 179 (1), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-015-3328-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food shortage can drive body temperature regulation in wild heterothermic vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.29-30. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/23328940.2014.952210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Immigration and High Local Recruitment in an Isolated, Coastal Population of a Declining Grassland Passerine, the Northern Wheatear Oenanthe oenanthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ornithologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (2), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3161/00016454AO2015.50.2.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical modelling of water, fauna and flora: knowledge gaps, avenues for future research and infrastructural needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert E. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew F. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynee E. Frostick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeeard J. Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (3), pp.311-325. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2013.876453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01015518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow hypothermia depends on the level of fatty acid unsaturation in adipose and liver tissues in a tropical heterothermic primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.81 - 88. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evidence for a proximate role of food shortage in the regulation of hibernation and daily torpor: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (6), pp.683-697. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00360-014-0833-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds introduced in new areas show rest disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Landeta Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Paucar Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wikelski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.20130463. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly Monitoring Methods: The ideal and the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Settele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Woyciechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRAEL JOURNAL OF ECOLOGY &amp; EVOLUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), pp.69-88. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1560/IJEE.54.1.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual flexibility in energy saving: body size and condition constrain torpor use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dammhahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Plant–Microbe–Insect Interactions, 27 (3), pp.793-799. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When can we ignore the problem of imperfect detection in comparative studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird-monitoring in Europe – a first overview of practices, motivations and aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Henle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.41-57. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/natureconservation.2.3644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grey mouse lemur: A non-human primate model for ageing studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dal-Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.150-162. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torpor use during gestation and lactation in a primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (2), pp.159-163. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-011-0872-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Resilience to Food Shortage in a Small Heterothermic Primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e41477. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0041477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenience polyandry or convenience polygyny? Costly sex under female control in a promiscuous primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 279 (1732), pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2011.1326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual mate choice in a female-dominant and sexually monomorphic primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147 (3), pp.370-379. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.21653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which forest bird species are the main hosts of the tick, Ixodes ricinus, the vector of Borrelia burgdorferi sensu lato, during the breeding season?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ferquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Parasitol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (8), pp.781-8. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2012.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mind the gap!” – How well does Natura 2000 cover species of European interest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Henle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Bauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.45-62. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/natureconservation.3.3732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Conservation – a new dimension in Open Access publishing bridging science and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Henle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Brotons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/natureconservation.1.3081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential migration in the polygynandrous Alpine Accentor Prunella collaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (2), pp.160-170. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2010.543948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubber Band Ingestion by a Rubbish Dump Dweller, the White Stork ( Ciconia ciconia )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Balança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.504-508. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1675/063.034.0414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic costs of the immune response and torpor use in a primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy I Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.557-565. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2010.01815.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological flexibility and acclimation to food shortage in a heterothermic primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214 (4), pp.551-560. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.046987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Growth and Seasonal Abundance of the Neotropic Cormorant ( Phalacrocorax brasilianus ) at Highland Lakes in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Santander G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Mueces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.499-503. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1675/063.034.0413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing state and volunteer investment in biodiversity monitoring for the implementation of CBD indicators: A French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69 (7), pp.1580 - 1586. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting potential distributions of two rare allopatric sister species, the globally threatened Doliornis cotingas in the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barbet-Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (4), pp.325-339. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1557-9263.2010.00289.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive phenotypic plasticity and resilience of vertebrates to increasing climatic unpredictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C I Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (1), pp.135 - 147. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of Volunteer-Based Biodiversity Monitoring in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.307-316. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2008.01125.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aves, Cotingidae, Doliornis remseni: Filling distribution gap, habitat, and conservation, Ecuador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Check List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4(1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUTTERFLY MONITORING METHODS: THE IDEAL AND THE REAL WORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Settele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Woyciechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRAEL JOURNAL OF ECOLOGY &amp; EVOLUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ongoing biodiversity monitoring: potential benefits and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (14), pp.3357-3382. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9417-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review and a framework for the integration of biodiversity monitoring at the habitat level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lado Kutnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Framstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.3341-3356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat monitoring in Europe: a description of current practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Déri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Horváth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béla Tóthmérész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (14), pp.3327-3339. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age on thermoregulatory responses during cold exposure in a nonhuman primate, Microcebus murinus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Bluet-Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 295 (2), pp.R696-703. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00629.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High turnover and moderate fidelity of White Storks Ciconia ciconia at a European wintering site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150, pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes and post-nuptial migration strategy by two reedbed passerines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKING HARD-SHELLED GASTROPODS: TAG LOSS, IMPACT ON LIFE-HISTORY TRAITS, AND PERSPECTIVES IN BIOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126(2), pp.138-153. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7410.2007.00084.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential contributions of capture-recapture to the estimation of population growth rate in restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.432-439. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2980/1195-6860(2007)14[432:Pcoctt]2.0.Co;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOOL-USE IN CHARADRII : ACTIVE BAIT-FISHING BY A HERRING GULL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (2), pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA BIODIVERSITE CONTRE LES MALADIES INFECTIEUSES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate impacts on Mediterranean blue tit survival: an investigation across seasons and spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (12), pp.2235-2249. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is delayed selfing adjusted to chemical cues of density in the freshwater snail Physa acuta ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112 (2), pp.448-455. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0030-1299.2006.14269.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTIAL SELFING, ECOLOGICAL DISTURBANCE AND REPRODUCTIVE ASSURANCE IN A INVASIVE FRESHWATER SNAIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sourrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.428-436. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintering of white storks in Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (4), pp.441-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population biology of the invasive freshwater snail Physa acuta approached through genetic markers, ecological characterization and demography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sourrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (7), pp.2023-36. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02200.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Adult Little Egrets Respond to Disturbance at Their Nest by Increased Breeding Dispersal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bennetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Hafner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (4), pp.480-482. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1675/1524-4695(2004)027[0480:DALERT]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infestation by the mite Harpirhynchus nidulans in the Bearded Tit Panurus biarmicus: Capsule Mites sometimes induced voluminous subcutaneous cysts in featherless parts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.34-40. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063650409461330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00326966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-dependent inbreeding depression in a hermaphroditic freshwater snail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (6), pp.1211-1222. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1420-9101.2003.00629.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variation of life-history traits documented using capture-mark-recapture methods in the vector snail Bulinus truncatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chlyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 127 (3), pp.243-251. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0031182003003603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local survival after fire in Mediterranean shrublands: combining capture‐recapture data over several bird species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gargallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Prodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐dominique Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (3), pp.187-196. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-003-0155-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and dynamics at short spatial scale in Bulinus truncatus, the intermediate host of Schistosoma haematobium, in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chlyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sourrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khallaayoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125 (04), </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182002002123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of song repertoires and immune defence in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Pape Møller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erritzøe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 267 (1439), pp.165-169. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2000.0982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi individuel dans les petites populations : l'exemple de la cigogne blanche Ciconia ciconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Sup7, pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUIVI INDIVIDUEL DANS LES PETITES POPULATIONS : L'EXEMPLE DE LA CIGOGNE BLANCHE CICON/A CICON/A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, suppl 7, pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird species influence more the tick burden of French common birds than environmental conditions during the breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Tick and Tick-borne Pathogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Murighiol, Danube Delta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choose your death: adaptive cell senescence predicts a late-life decrease of cancer prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tazzio Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Evolutionary Biology, Aug 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03990986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduced Siberian chipmunk may increase the prevalence of Lyme borreliosis agent in native reservoir hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Wildlife Association (EWDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vlieland, Netherlands. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId410"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Yves HENRY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current position: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Professor of Muséum National d’Histoire Naturelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Address: Equipe Biologie Intégrative de l’Adaptation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MECADEV research unit - Mécanismes adaptatifs et Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7179 CNRS MNHN Sorbonne Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d’Histoire Naturelle, 1, avenue du Petit Château</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">91800 Brunoy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone:  + 33 1 60 47 92 28  Fax: + 33 1 60 46 81 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail:  pierre-yves.</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henry@mnhn.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Websites:  </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mecadev.cnrs.fr/index.php?post/Henry-Pierre-Yves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://crbpo.mnhn.fr/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://crbpoinfo.blogspot.fr/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crbpodata.mnhn.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications referencing:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://orcid.org/0000-0003-2255-7347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Pierre-Yves_Henry/?ev=hdr_xprf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-3139-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=z8q2ZcEthMQC&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDHal: 9851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth: July 21st 1975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marital status:  Married, 3 children</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of wild birds in the global highly pathogenic avian influenza H5 panzootic, 2020–2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Fornasiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-025-00114-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Responses after Different Release-Times in Wintering Reed Buntings Emberiza schoeniclus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Debenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardeola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13157/arla.72.2.2025.ra6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological plasticity and its temperature‐related drivers in common songbirds across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arizaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (11), pp.e70600. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies synchrony in departure decisions from stopover sites: evidence using a multi‐species capture-recapture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Chil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (9), pp.e11270. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Changes to Migratory Fuel Load in Migratory Birds Across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Anne Border</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pearce-Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (11), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05593220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do synchrony in survival and productivity influence abundance synchrony in European landbirds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Buchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arizaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05593221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm or Dry Springs (Still) Boost the Reproduction of Most Temperate Songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Thepault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohi Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lorrilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (10), pp.e70138. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using juvenile movements as a proxy for adult habitat and space use in long‐lived territorial species: a case study on the golden eagle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhela Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Itty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (7-8), pp.e03212. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jav.03212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrony in adult survival is remarkably strong among common temperate songbirds across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.4305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of birds to the feeding of ticks at host community level: Effects of tick burden, host density and yearly fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (6), pp.102390. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2024.102390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Interspecific Synchrony in Bird Survival Using Constant Effort Sites Mist‐Netting Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (3), pp.e02155. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bes2.2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic predictors of long‐distance migratory birds breeding productivity across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hanzelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Telenský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Koleček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Procházka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (11), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05593222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of senescent cell dynamics predicts a late‐life decrease in cancer incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Bieuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tazzio Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.609-624. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04112439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are farmers' perceptions about farmland landbirds? A Galapagos Islands perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilke Geladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Couenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Fessl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5), pp.504-515. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170522000229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Tick-Borne Pathogens in Tick Larvae Feeding on Breeding Birds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.946. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11080946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03790256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honest signaling in mouse lemur vocalizations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fichtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Kappeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.752-773. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-021-00265-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do thrushes migrating to France come from? Within-France distribution and temporal changes over 70 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lahournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Eraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (6), pp.95. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-021-01525-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When to depart from a stopover site? Time since arrival matters more than current weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ornithology/ukab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research effort on birds’ reservoir host potential for Lyme borreliosis: A systematic review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03330776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating temporal and spatial correlates of the sharp decline of an urban exploiter bird in a large European city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Mohring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Malher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.501-513. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-020-01052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: OneARK: Strengthening the links between animal production science and animal ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teplitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100053. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100927v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving Galapagos landbirds in agricultural landscapes: forest patches of native trees needed to increase landbird diversity and abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilke Geladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Couenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Fessl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.2181-2206. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02193-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the rainforest frugivore community are associated with reduced seed removal at the community level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility Is Costly: Hidden Physiological Damage From Seasonal Phenotypic Transitions in Heterothermic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Terrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2020.00985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02914916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does urbanization cause stress in wild birds during development? Insights from feather corticosterone levels in juvenile house sparrows ( Passer domesticus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Beaugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Parenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Trouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.640-652. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female reproduction bears no survival cost in captivity for gray mouse lemurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.6189-6198. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02282993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal constraints on body size depend on the population position within the species' thermal range in temperate songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of spring anomalies in climate and net primary production on body size of temperate songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teplitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (8), pp.1319-1330. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating and benchmarking biodiversity monitoring: Metadata-based indicators for sampling design, sampling effort and data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Kosztyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S. Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Kotarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85, pp.624-633. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocations and one-time disturbance fail to sustainably disperse non-breeding common ravens Corvus corax due to homing behaviour and extensive home ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias-Claudio Loretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (5), pp.57. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-018-1217-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal thermoregulation: a review of insulation, physiology and behaviour relevant to temperature control in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mccafferty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fabra-Puchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Y Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.011001. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/aa9a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing in a city: Consequences on body size and plumage quality in an urban dweller, the house sparrow (Passer domesticus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestrality and evolution of trait syndromes in finches (Fringillidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (23), pp.9935-9953. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State transitions: a major mortality risk for seasonal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Giovanni Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (7), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02282980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Analysis Shows Asymmetrical Flows within a Bird Metapopulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.e0166701. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0166701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Supplementation with n-3 Polyunsaturated Fatty Acids Reduces Torpor Use in a Tropical Daily Heterotherm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pifferi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89 (6), pp.536-545. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/688659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Northern Silvery Grebe Podiceps juninensis in the northern Andes: recent changes in distribution, population trends and conservation needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Santander G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Conservation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.466-475. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959270915000362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food shortage can drive body temperature regulation in wild heterothermic vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.29-30. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/23328940.2014.952210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When to initiate torpor use? Food availability times the transition to winter phenotype in a tropical heterotherm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dammhahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kappeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 179 (1), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-015-3328-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Immigration and High Local Recruitment in an Isolated, Coastal Population of a Declining Grassland Passerine, the Northern Wheatear Oenanthe oenanthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ornithologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (2), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3161/00016454AO2015.50.2.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow hypothermia depends on the level of fatty acid unsaturation in adipose and liver tissues in a tropical heterothermic primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.81 - 88. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical modelling of water, fauna and flora: knowledge gaps, avenues for future research and infrastructural needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert E. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew F. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynee E. Frostick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeeard J. Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (3), pp.311-325. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2013.876453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01015518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evidence for a proximate role of food shortage in the regulation of hibernation and daily torpor: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (6), pp.683-697. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00360-014-0833-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds introduced in new areas show rest disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Landeta Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Paucar Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wikelski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.20130463. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly Monitoring Methods: The ideal and the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Settele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Woyciechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRAEL JOURNAL OF ECOLOGY &amp; EVOLUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), pp.69-88. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1560/IJEE.54.1.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual flexibility in energy saving: body size and condition constrain torpor use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dammhahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Plant–Microbe–Insect Interactions, 27 (3), pp.793-799. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torpor use during gestation and lactation in a primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (2), pp.159-163. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-011-0872-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Resilience to Food Shortage in a Small Heterothermic Primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e41477. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0041477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenience polyandry or convenience polygyny? Costly sex under female control in a promiscuous primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 279 (1732), pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2011.1326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual mate choice in a female-dominant and sexually monomorphic primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147 (3), pp.370-379. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.21653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grey mouse lemur: A non-human primate model for ageing studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dal-Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.150-162. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When can we ignore the problem of imperfect detection in comparative studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird-monitoring in Europe – a first overview of practices, motivations and aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Henle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.41-57. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/natureconservation.2.3644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which forest bird species are the main hosts of the tick, Ixodes ricinus, the vector of Borrelia burgdorferi sensu lato, during the breeding season?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ferquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Parasitol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (8), pp.781-8. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2012.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mind the gap!” – How well does Natura 2000 cover species of European interest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Henle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Bauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.45-62. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/natureconservation.3.3732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Conservation – a new dimension in Open Access publishing bridging science and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Henle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Brotons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/natureconservation.1.3081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential migration in the polygynandrous Alpine Accentor Prunella collaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (2), pp.160-170. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2010.543948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubber Band Ingestion by a Rubbish Dump Dweller, the White Stork ( Ciconia ciconia )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Balança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.504-508. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1675/063.034.0414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic costs of the immune response and torpor use in a primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy I Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.557-565. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2010.01815.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological flexibility and acclimation to food shortage in a heterothermic primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214 (4), pp.551-560. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.046987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Growth and Seasonal Abundance of the Neotropic Cormorant ( Phalacrocorax brasilianus ) at Highland Lakes in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Santander G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Mueces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Terán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.499-503. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1675/063.034.0413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing state and volunteer investment in biodiversity monitoring for the implementation of CBD indicators: A French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69 (7), pp.1580 - 1586. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting potential distributions of two rare allopatric sister species, the globally threatened Doliornis cotingas in the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barbet-Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (4), pp.325-339. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1557-9263.2010.00289.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive phenotypic plasticity and resilience of vertebrates to increasing climatic unpredictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C I Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (1), pp.135 - 147. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of Volunteer-Based Biodiversity Monitoring in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Schmeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.307-316. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2008.01125.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age on thermoregulatory responses during cold exposure in a nonhuman primate, Microcebus murinus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Bluet-Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 295 (2), pp.R696-703. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00629.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ongoing biodiversity monitoring: potential benefits and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (14), pp.3357-3382. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9417-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aves, Cotingidae, Doliornis remseni: Filling distribution gap, habitat, and conservation, Ecuador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Check List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4(1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUTTERFLY MONITORING METHODS: THE IDEAL AND THE REAL WORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Settele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Woyciechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRAEL JOURNAL OF ECOLOGY &amp; EVOLUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review and a framework for the integration of biodiversity monitoring at the habitat level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lado Kutnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Framstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.3341-3356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat monitoring in Europe: a description of current practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Déri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Horváth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béla Tóthmérész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (14), pp.3327-3339. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High turnover and moderate fidelity of White Storks Ciconia ciconia at a European wintering site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150, pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential contributions of capture-recapture to the estimation of population growth rate in restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.432-439. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2980/1195-6860(2007)14[432:Pcoctt]2.0.Co;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes and post-nuptial migration strategy by two reedbed passerines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKING HARD-SHELLED GASTROPODS: TAG LOSS, IMPACT ON LIFE-HISTORY TRAITS, AND PERSPECTIVES IN BIOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126(2), pp.138-153. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7410.2007.00084.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA BIODIVERSITE CONTRE LES MALADIES INFECTIEUSES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate impacts on Mediterranean blue tit survival: an investigation across seasons and spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (12), pp.2235-2249. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOOL-USE IN CHARADRII : ACTIVE BAIT-FISHING BY A HERRING GULL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (2), pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is delayed selfing adjusted to chemical cues of density in the freshwater snail Physa acuta ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112 (2), pp.448-455. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0030-1299.2006.14269.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTIAL SELFING, ECOLOGICAL DISTURBANCE AND REPRODUCTIVE ASSURANCE IN A INVASIVE FRESHWATER SNAIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sourrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.428-436. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Adult Little Egrets Respond to Disturbance at Their Nest by Increased Breeding Dispersal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bennetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Hafner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (4), pp.480-482. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1675/1524-4695(2004)027[0480:DALERT]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintering of white storks in Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zapata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waterbirds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (4), pp.441-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population biology of the invasive freshwater snail Physa acuta approached through genetic markers, ecological characterization and demography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sourrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (7), pp.2023-36. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02200.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infestation by the mite Harpirhynchus nidulans in the Bearded Tit Panurus biarmicus: Capsule Mites sometimes induced voluminous subcutaneous cysts in featherless parts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.34-40. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063650409461330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00326966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-dependent inbreeding depression in a hermaphroditic freshwater snail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (6), pp.1211-1222. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1420-9101.2003.00629.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variation of life-history traits documented using capture-mark-recapture methods in the vector snail Bulinus truncatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chlyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 127 (3), pp.243-251. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0031182003003603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local survival after fire in Mediterranean shrublands: combining capture‐recapture data over several bird species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gargallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Prodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐dominique Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (3), pp.187-196. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-003-0155-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and dynamics at short spatial scale in Bulinus truncatus, the intermediate host of Schistosoma haematobium, in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chlyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sourrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khallaayoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125 (04), </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182002002123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of song repertoires and immune defence in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Pape Møller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Erritzøe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 267 (1439), pp.165-169. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2000.0982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi individuel dans les petites populations : l'exemple de la cigogne blanche Ciconia ciconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Sup7, pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUIVI INDIVIDUEL DANS LES PETITES POPULATIONS : L'EXEMPLE DE LA CIGOGNE BLANCHE CICON/A CICON/A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, suppl 7, pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird species influence more the tick burden of French common birds than environmental conditions during the breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pisanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Tick and Tick-borne Pathogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Murighiol, Danube Delta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choose your death: adaptive cell senescence predicts a late-life decrease of cancer prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tazzio Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Evolutionary Biology, Aug 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03990986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduced Siberian chipmunk may increase the prevalence of Lyme borreliosis agent in native reservoir hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Wildlife Association (EWDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vlieland, Netherlands. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId429"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henry@mnhn.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mecadev.cnrs.fr/index.php?post/Henry-Pierre-Yves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crbpo.mnhn.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crbpoinfo.blogspot.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crbpodata.mnhn.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-2255-7347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pierre-Yves_Henry/?ev=hdr_xprf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3139-2013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=z8q2ZcEthMQC&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Fornasiero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-025-00114-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuchot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Robinson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arizaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fiedler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.72.2.2025.ra6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dugu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Chil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohi Adenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilliere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70138" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.2155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rataud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102390" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Itty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.03212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04112439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bieuville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13514" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Geladi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Couenberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Welsh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Fessl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170522000229" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03790256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11080946" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03463866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fichtel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kappeler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-021-00265-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lahournat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-021-01525-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03330776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14305" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Guyot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bargain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ornithology/ukab057" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Mohring" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Malher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01052-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100927v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mauchamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02193-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2086" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02914916v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00985" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Parenteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Trouve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4788" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02307459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12805" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03413" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Lengyel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Kosztyi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Kotarac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias-Claudio Loretto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-018-1217-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mccafferty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pandraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fabra-Puchol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa9a12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444703v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meillere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.12.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD6R1T5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3420" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282980v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giovanni Camarda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12785" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio R. Rojas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Wey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166701" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688659" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guevara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Santander G." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Soria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270915000362" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kappeler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3328-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23328940.2014.952210" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ollivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/00016454AO2015.50.2.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01015518v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Thomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew F. Johnson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynee E. Frostick" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Parsons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeeard J. Bouma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.876453" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.05.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW7XZTBN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-014-0833-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879285v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Landeta Salgado" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Paucar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wikelski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0463" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879430v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nowicki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Woyciechowski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1560/IJEE.54.1.69" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257242v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12069" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Henry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00142.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.2.3644" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650159v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Languille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Canale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dal-Pan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2011.07.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71FWCMZ3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Canale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0872-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7ZCHM9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879128v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041477" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879388v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gros" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1326" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879187v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21653" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9L33CMJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965448v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Henry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ferquel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2012.05.010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4N8SM15-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Gruber" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Evans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Bauch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.3.3732" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879236v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bell" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Brotons" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.1.3081" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879251v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2010.543948" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879288v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Balan&#231;a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/063.034.0414" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879119v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy I Canale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01815.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889399v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;ry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.046987" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879226v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Santander G" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Mueces" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ter&#225;n" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/063.034.0413" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692367v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.03.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879390v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1557-9263.2010.00289.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZWP058J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879109v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C I Canale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00897" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879415v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01125.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MP2BJRJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202606v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305476v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879383v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9417-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19KLQ1NS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347626v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kobler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lado Kutnar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Framstad" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879397v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter D&#233;ri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Varga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Horv&#225;th" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la T&#243;thm&#233;r&#233;sz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9395-3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426197v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00629.2007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590439v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balan&#231;a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239357v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00721" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187140v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7410.2007.00084.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1P4RDSC4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239373v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/1195-6860(2007)14[432:Pcoctt]2.0.Co;2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115709v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aznar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115686v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115700v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01286.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGQFC0TD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879377v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vimond" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2006.14269.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3T7CQKSB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115721v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousset" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourrouille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800731" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583898v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zapata" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266290v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourrouille" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02200.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879386v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bennetts" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kayser" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hafner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/1524-4695(2004)027[0480:DALERT]2.0.CO;2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326966v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poulin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063650409461330" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126375v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00629.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879161v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chlyeh" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182003003603" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QT8NF31T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879410v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pons" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gargallo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Lebreton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-003-0155-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHG9CRZF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879170v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delay" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khallaayoune" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182002002123" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MZ11LKMN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879407v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Erritz&#248;e" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.0982" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529329v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926596v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482465v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03990986v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816457v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chapuis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henry@mnhn.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mecadev.cnrs.fr/index.php?post/Henry-Pierre-Yves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crbpo.mnhn.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crbpoinfo.blogspot.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crbpodata.mnhn.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-2255-7347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pierre-Yves_Henry/?ev=hdr_xprf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-3139-2013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=z8q2ZcEthMQC&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Fornasiero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-025-00114-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lemonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.72.2.2025.ra6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuchot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Robinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arizaga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fiedler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dugu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Chil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05593220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anne Border" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pearce-Higgins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hewson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Howard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05593221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Morrison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Buchan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohi Adenot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Itty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.03212" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rataud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102390" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.2155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05593222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hanzelka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Telensk&#253;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kole&#269;ek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Proch&#225;zka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Robinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04112439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bieuville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13514" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Geladi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Couenberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Welsh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Fessl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170522000229" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03790256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11080946" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03463866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fichtel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Kappeler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-021-00265-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lahournat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-021-01525-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Guyot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bargain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ornithology/ukab057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03330776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14305" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Mohring" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Malher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01052-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100927v4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mauchamp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02193-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2086" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02914916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00985" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Beaugeard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Parenteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Trouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4788" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5124" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02307459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12805" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03413" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Lengyel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Kosztyi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Kotarac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879400v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias-Claudio Loretto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-018-1217-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mccafferty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pandraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fabra-Puchol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y Henry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa9a12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meillere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.12.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD6R1T5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3420" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giovanni Camarda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12785" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429872v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio R. Rojas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Wey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166701" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688659" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guevara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Santander G." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Soria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270915000362" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257176v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23328940.2014.952210" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257288v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kappeler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3328-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879266v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ollivier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/00016454AO2015.50.2.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204396v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.05.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW7XZTBN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01015518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Thomas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew F. Johnson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynee E. Frostick" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Parsons" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeeard J. Bouma" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.876453" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264247v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-014-0833-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Landeta Salgado" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Paucar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wikelski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0463" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879430v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nowicki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Woyciechowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1560/IJEE.54.1.69" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257242v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12069" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879137v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Canale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0872-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7ZCHM9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879128v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041477" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gros" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1326" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21653" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9L33CMJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Languille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Canale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dal-Pan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2011.07.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71FWCMZ3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596940v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Henry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00142.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879422v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.2.3644" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Henry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ferquel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2012.05.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4N8SM15-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Gruber" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Evans" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Bauch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.3.3732" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879236v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Brotons" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.1.3081" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879251v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2010.543948" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879288v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Balan&#231;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/063.034.0414" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879119v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy I Canale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01815.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;ry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.046987" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879226v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Santander G" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Mueces" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ter&#225;n" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/063.034.0413" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.03.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879390v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1557-9263.2010.00289.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZWP058J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879109v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C I Canale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00897" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01125.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MP2BJRJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426197v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00629.2007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879383v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9417-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19KLQ1NS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202606v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305476v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347626v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kobler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lado Kutnar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Framstad" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879397v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter D&#233;ri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Varga" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Horv&#225;th" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la T&#243;thm&#233;r&#233;sz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9395-3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590439v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balan&#231;a" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239373v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/1195-6860(2007)14[432:Pcoctt]2.0.Co;2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239357v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00721" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187140v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7410.2007.00084.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1P4RDSC4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115686v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115700v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01286.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGQFC0TD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115709v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aznar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879377v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vimond" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2006.14269.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3T7CQKSB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115721v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourrouille" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800731" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879386v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bennetts" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kayser" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hafner" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/1524-4695(2004)027[0480:DALERT]2.0.CO;2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583898v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zapata" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266290v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourrouille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02200.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326966v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poulin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063650409461330" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126375v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00629.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879161v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chlyeh" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182003003603" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QT8NF31T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879410v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pons" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gargallo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prodon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Lebreton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-003-0155-7" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHG9CRZF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879170v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khallaayoune" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182002002123" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-MZ11LKMN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879407v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Erritz&#248;e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.0982" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529329v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926596v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482465v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03990986v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816457v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chapuis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>