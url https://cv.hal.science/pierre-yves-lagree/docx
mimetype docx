--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -193,922 +193,922 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the gravity-driven failure of a cohesive granular column</w:t>
+                <w:t xml:space="preserve">The impact of Storm Alex on the Vievola catchment : a quantitative analysis of sediment volume and morphological changes in the Roya River tributaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanshuo Ma</w:t>
+                <w:t xml:space="preserve">Raphaël Kerverdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Staron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.055401⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.753-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-024-02361-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087104v1</w:t>
+                <w:t xml:space="preserve">hal-04708457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling gas flow in a looped thermosyphon with a 1 D low-Mach number expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Parasiliti Rantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Aïssiouene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 220, pp.110323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.110323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of Storm Alex on the Vievola catchment : a quantitative analysis of sediment volume and morphological changes in the Roya River tributaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the gravity-driven failure of a cohesive granular column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanshuo Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Kerverdo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Rabaute</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Granjeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lydie Staron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22, pp.753-761. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (5), pp.055401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-024-02361-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.055401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708457v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the dynamics of a two orifice silo with the &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; altimg=&amp;quot;si57.svg&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;μ&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo stretchy=&amp;quot;true&amp;quot;&amp;gt;(&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;I&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo stretchy=&amp;quot;true&amp;quot;&amp;gt;)&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; model and extensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohesive granular columns collapsing: Numerics questioning failure, cohesion, and friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel K Irvine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2023.104044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (5), pp.1061-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/8.0000674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217086v1</w:t>
+                <w:t xml:space="preserve">hal-04235337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of a cohesive granular column</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of granular dam break: comparison between discrete element, Navier-Stokes and thin-layer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Viroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.180⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054902-054927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.054902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251330v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of granular dam break: comparison between discrete element, Navier-Stokes and thin-layer models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Collapse of a cohesive granular column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.054902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 959, pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832494v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive granular columns collapsing: Numerics questioning failure, cohesion, and friction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Staron</w:t>
+                <w:t xml:space="preserve">Capturing the dynamics of a two orifice silo with the &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; altimg=&amp;quot;si57.svg&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;μ&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo stretchy=&amp;quot;true&amp;quot;&amp;gt;(&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;I&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo stretchy=&amp;quot;true&amp;quot;&amp;gt;)&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; model and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel K Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke A Fullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duchemin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomasin A Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67 (5), pp.1061-1072. </w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/8.0000674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2023.104044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235337v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-steady discharge of granular media from silo driven by a pressurized gas</w:t>
               </w:r>
@@ -1120,51 +1120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhai Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1205,395 +1205,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cohesion controls the roughness of a granular deposit</w:t>
+                <w:t xml:space="preserve">Flow and residence time in a two-dimensional aquifer recharged by rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Abramian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sm01148k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 917, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557003v1</w:t>
+                <w:t xml:space="preserve">hal-03207646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and residence time in a two-dimensional aquifer recharged by rainfall</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B-flood 1.0: an open-source Saint-Venant model for flash flood simulation using adaptive refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Jaupart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.221⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-2021-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207646v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-flood 1.0: an open-source Saint-Venant model for flash flood simulation using adaptive refinement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How cohesion controls the roughness of a granular deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (47), pp.10723-10729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-2021-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1sm01148k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453899v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Flow in an Arteriovenous Fistula Using Reduced-Order Models</w:t>
               </w:r>
@@ -1618,51 +1618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Abou Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1696,103 +1696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-flood 1.0: an open-source Saint-Venant model for flash-flood simulation using adaptive refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (11), pp.7117 - 7132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1852,1237 +1852,1237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P.-Y Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Ramkhelawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rossant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5th Congress of the Société de Biomécanique, 23 (sup1), pp.S151 - S152. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S151-S152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229852v1</w:t>
+                <w:t xml:space="preserve">hal-03843109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharge of a silo through a lateral orifice: Role of the bottom inclination versus friction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Walkers in a wave field with memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052902⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 348 (6-7), pp.591-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023960v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal micro-vascular network: data and model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The slumping of a cohesive granular column: Continuum and discrete modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (5), pp.1227-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/8.0000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843109v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walkers in a wave field with memory</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Retinal micro-vascular network: data and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ventre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramkhelawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5th Congress of the Société de Biomécanique, 23 (sup1), pp.S151 - S152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03009136v1</w:t>
+                <w:t xml:space="preserve">hal-03229852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The slumping of a cohesive granular column: Continuum and discrete modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discharge of a silo through a lateral orifice: Role of the bottom inclination versus friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Staron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Z Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (5), pp.1227-1235. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.052902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/8.0000049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014980v1</w:t>
+                <w:t xml:space="preserve">hal-03023960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying silo flow using MRI velocimetry for testing granular flow models</w:t>
+                <w:t xml:space="preserve">Gas-assisted discharge flow of granular media from silos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Fullard</w:t>
+                <w:t xml:space="preserve">Yixian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J. Holland</w:t>
+                <w:t xml:space="preserve">P. Ruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrik Galvosas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Aussillous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 4, pp.124305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164393v1</w:t>
+                <w:t xml:space="preserve">hal-02390428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Cross-Clamping on Vascular Mechanics: Comparing Waveform Analysis With a Numerical Model</w:t>
+                <w:t xml:space="preserve">Beyond Shallow Water: appraisal of a numerical approach to hydraulic jumps based upon the Boundary Layer Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Teresa Politi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Ventre</w:t>
+                <w:t xml:space="preserve">Francesco de Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Fernández</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.08.009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.233-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869156v1</w:t>
+                <w:t xml:space="preserve">hal-02295398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Shallow Water: appraisal of a numerical approach to hydraulic jumps based upon the Boundary Layer Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards a new friction model for shallow water equations through an interactive viscous layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Minh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.09.010⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.269-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2018076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295398v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-assisted discharge flow of granular media from silos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying silo flow using MRI velocimetry for testing granular flow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Fullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yixian Zhou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Petrik Galvosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4, pp.124305. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390428v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new friction model for shallow water equations through an interactive viscous layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+                <w:t xml:space="preserve">Effects of Cross-Clamping on Vascular Mechanics: Comparing Waveform Analysis With a Numerical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ventre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang-Minh Le</w:t>
+                <w:t xml:space="preserve">Arthur Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Legrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (1), pp.269-299. </w:t>
+              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.587-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2018076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341563v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the pressure wave propagation in the artificial arterial tree in brain</w:t>
               </w:r>
@@ -3120,51 +3120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumiaki Iwase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (7S1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3211,51 +3211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-dependent non-Newtonian extension of a 1D blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3296,261 +3296,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-dependent non-Newtonian extension of a 1D blood flow model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.R. Ghigo</w:t>
+                <w:t xml:space="preserve">Testing the μ ( I ) granular rheology against experimental silo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Fullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. Lagrée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.11002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714011002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843113v1</w:t>
+                <w:t xml:space="preserve">hal-03869145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling flow arrest using a non-local rheology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granular front for flow down a rough incline: about the value of the shape factor in depths averaged models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Salvador-Vieira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guillaume Saingier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 140, pp.03045. </w:t>
+              <w:t xml:space="preserve">, 2017, 140, pp.03046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869143v1</w:t>
+                <w:t xml:space="preserve">hal-03869140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Shapiro hydrostatic reconstruction technique for blood flow simulation in large arteries with varying geometrical and mechanical properties</w:t>
               </w:r>
@@ -3575,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 331, pp.108 - 136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3647,3412 +3677,3382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the μ ( I ) granular rheology against experimental silo data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling flow arrest using a non-local rheology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Breard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Guilherme Salvador-Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 140, pp.11002. </w:t>
+              <w:t xml:space="preserve">, 2017, 140, pp.03045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714011002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869145v1</w:t>
+                <w:t xml:space="preserve">hal-03869143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular front for flow down a rough incline: about the value of the shape factor in depths averaged models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A One-Dimensional Arterial Network Model for Bypass Graft Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Abou Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003046⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869140v1</w:t>
+                <w:t xml:space="preserve">hal-01445382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pressure impulse theory for hemispherical liquid impact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 67, pp.417-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One-Dimensional Arterial Network Model for Bypass Graft Assessment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experiments, discrete and continuum simulations of, the discharge of granular media from silos with a lateral orifice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 829, pp.459-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445382v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments, discrete and continuum simulations of, the discharge of granular media from silos with a lateral orifice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stopping dynamics of a steady uniform granular flow over a rough incline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saingier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitharshini Thiruvalluvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.543⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.03073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769272v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stopping dynamics of a steady uniform granular flow over a rough incline</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Boundary layer separation and asymptotics from 1904 to 1969</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140, pp.03073. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345 (9), pp.613 - 619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869135v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary layer separation and asymptotics from 1904 to 1969</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the front shape of an inertial granular flow down a rough incline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saingier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4948401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934098v1</w:t>
+                <w:t xml:space="preserve">hal-01444511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling rain-driven overland flow: Empirical versus analytical friction terms in the shallow water approximation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Armentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637839v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dicrotic notch analyzed by a numerical model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.03.005⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288428v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Drop impact on a solid surface : short-time self-similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 795, pp.96-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304869v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific features of a stopped pipe blown by a turbulent jet: Aeroacoustics of the panpipes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of arterial cross-clamping during vascular surgery on arterial stiffness measured by the augmentation index and fractal dimension of arterial pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra A. Wray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4953066⟩</w:t>
+              <w:t xml:space="preserve">Health and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12553-016-0141-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444513v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop impact on a solid surface : short-time self-similarity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Specific features of a stopped pipe blown by a turbulent jet: Aeroacoustics of the panpipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio de La Cuadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.142⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (6), pp.3214 - 3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4953066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304327v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Nishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.69-87. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.565-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194326v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the front shape of an inertial granular flow down a rough incline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dicrotic notch analyzed by a numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Saingier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ismaïl Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4948401⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444511v1</w:t>
+                <w:t xml:space="preserve">hal-01288428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
+                <w:t xml:space="preserve">Modeling rain-driven overland flow: Empirical versus analytical friction terms in the shallow water approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Armentano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 536, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349124v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of arterial cross-clamping during vascular surgery on arterial stiffness measured by the augmentation index and fractal dimension of arterial pressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buoyancy-aided convection flow in a heated straight pipe: comparing different asymptotic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12553-016-0141-7⟩</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-015-1677-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435952v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of a bypass repair of an iliac artery obliteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aboutaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18 (15), pp.1704 - 1725. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.948428⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1944 - 1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444548v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a bypass repair of an iliac artery obliteration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1944 - 1945. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070584⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 18 (15), pp.1704 - 1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.948428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446449v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoyancy-aided convection flow in a heated straight pipe: comparing different asymptotic models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Time-domain simulation of flute-like instruments: Comparison of jet-drive and discrete-vortex models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-015-1677-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.389 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4875716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200663v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of silica nanoparticles in dermis-like cellularized collagen hydrogels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the receptivity of an air jet to transverse acoustic disturbance with application to musical instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hélary</w:t>
+                <w:t xml:space="preserve">F. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boissière</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">V. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de La Cuadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3BM60214A⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (6), pp.3221 - 3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4874598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137510v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum simulation of the discharge of the granular silo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2014-14005-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the receptivity of an air jet to transverse acoustic disturbance with application to musical instruments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour of silica nanoparticles in dermis-like cellularized collagen hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fabre</w:t>
+                <w:t xml:space="preserve">Sandrine Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de La Cuadra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4874598⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.484-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3BM60214A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444528v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulation of flute-like instruments: Comparison of jet-drive and discrete-vortex models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Micro-characterization and three dimensional modeling of very large waveguide arrays by selective area growth for photonic integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guillamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lagay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4875716⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16th International Conference on Metalorganic Vapor Phase Epitaxy, 370, pp.128-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426971v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws for the slumping of a Bingham plastic fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (4), pp.1265 - 1280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/1.4802052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;well-balanced&amp;quot; finite volume scheme for blood flow simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 72 (2), pp.177-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fld.3736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-characterization and three dimensional modeling of very large waveguide arrays by selective area growth for photonic integrated circuits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of viscoelasticity of arterial wall on pulse wave: a comparative study on ovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-F. Wanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Armentano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.09.053⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.25 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444552v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of viscoelasticity of arterial wall on pulse wave: a comparative study on ovine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The granular silo as a continuum plastic flow: The hour-glass vs the clepsydra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.L. Armentano</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.25 - 26. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4757390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444533v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The granular silo as a continuum plastic flow: The hour-glass vs the clepsydra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Regime change and oscillation thresholds in recorder-like instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (10), </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (2), pp.1574 - 1585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4757390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3672815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444556v1</w:t>
+                <w:t xml:space="preserve">hal-01444566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of computations of asymptotic flow models in a constricted channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.In Press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7080,3829 +7080,3725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regime change and oscillation thresholds in recorder-like instruments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ENDOCOM: Implantable wireless pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3672815⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (3), pp.163 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444566v1</w:t>
+                <w:t xml:space="preserve">hal-00665334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Dimensional Model for Propagation of a Pressure Wave in a Model of the Human Arterial Network: Comparison of Theoretical and Experimental Results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The granular column collapse as a continuum: validity of a two-dimensional Navier–Stokes model with a μ(I)-rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4005472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 686, pp.378 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444541v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENDOCOM: Implantable wireless pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Dimensional Model for Propagation of a Pressure Wave in a Model of the Human Arterial Network: Comparison of Theoretical and Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Garda</w:t>
+                <w:t xml:space="preserve">Masashi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">Yuki Ikenaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lautru</w:t>
+                <w:t xml:space="preserve">Yoshiaki Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Asada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4005472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00665334v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The granular column collapse as a continuum: validity of a two-dimensional Navier–Stokes model with a μ(I)-rheology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rhomboid beach pattern: A laboratory investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Malverti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (F2), pp.F02017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JF001471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444545v1</w:t>
+                <w:t xml:space="preserve">hal-01499465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and jamming of a two-dimensional granular bed: Toward a nonlocal rheology?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation physique de l'écoulement turbulent dans les voies aériennes supérieures chez l'humain: ou comment se comporte le souffle pendant que l'on parle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.3:144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444562v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physique de l'écoulement turbulent dans les voies aériennes supérieures chez l'humain: ou comment se comporte le souffle pendant que l'on parle ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stability of bedforms in laminar flows with free surface: from bars to ripples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malverti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">'E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'ANR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 642, pp.329-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112009991790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447098v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhomboid beach pattern: A laboratory investigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Flow and jamming of a two-dimensional granular bed: Toward a nonlocal rheology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JF001471⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3499353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499465v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of bedforms in laminar flows with free surface: from bars to ripples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling the human pharyngeal airway: validation of numerical simulations using in vitro experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112009991790⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-008-0412-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555686v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the human pharyngeal airway: validation of numerical simulations using in vitro experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mask pattern interference in AlGaInAs selective area metal-organic vapor-phase epitaxy: Experimental and modeling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Décobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lagay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-008-0412-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2937167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340538v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile bank conditions for laminar microrivers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On new erosion models of Savage-Hutter type for avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. D. Fernández-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.010⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 199 (1-4), pp.181-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-007-0534-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444573v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On new erosion models of Savage-Hutter type for avalanches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Demonstration of planar thick InP layers by selective MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Décobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lagay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-007-0534-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310 (23), pp.4795 - 4798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.07.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369433v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mask pattern interference in AlGaInAs selective area metal-organic vapor-phase epitaxy: Experimental and modeling analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mobile bank conditions for laminar microrivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (11), pp.732 - 740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2937167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444571v1</w:t>
+                <w:t xml:space="preserve">hal-01444573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of planar thick InP layers by selective MOVPE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of expiratory flow in the case of major upper airway obstructions with fluid-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.250-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2007.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.07.095⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01444568v1</w:t>
+                <w:t xml:space="preserve">hal-00260972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of expiratory flow in the case of major upper airway obstructions with fluid-structure interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Morphodynamic modeling of erodible laminar channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (2), pp.250-269. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (5), pp.056318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2007.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.056318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260972v1</w:t>
+                <w:t xml:space="preserve">hal-01449840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and characterization of AlGaInAs and related materials using selective area growth by metal-organic vapor-phase epitaxy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interactive boundary layer in a Hele Shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (7), pp.486 - 498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.200610331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.10.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448571v1</w:t>
+                <w:t xml:space="preserve">hal-01446452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic modeling of erodible laminar channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asymmetrical effects in a 2D stenosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2006.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.056318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01449840v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive boundary layer in a Hele Shaw cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling and characterization of AlGaInAs and related materials using selective area growth by metal-organic vapor-phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Décobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lagay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.200610331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 298, pp.28 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446452v1</w:t>
+                <w:t xml:space="preserve">hal-01448571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical effects in a 2D stenosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution of a model dune in a shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouamé Kan Jacques Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 26, pp.83-92. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.348 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2005.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2006.05.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00180799v1</w:t>
+                <w:t xml:space="preserve">hal-01448575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a model dune in a shear flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Couette flow of dense and fluid-saturated granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.348 - 359. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 25 (6), pp.960 - 970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2006.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2005.09.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01448575v1</w:t>
+                <w:t xml:space="preserve">hal-01448577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Retroglossal Fluid-Structure Interaction During Obstructive Sleep Apnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4072, pp.48-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Couette flow of dense and fluid-saturated granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The RNS/Prandtl equations and their link with other asymptotic descriptions: Application to the wall shear stress scaling in a constricted pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lhuillier</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorthois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (3-4), pp.352 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2004.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2006.03.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01448577v1</w:t>
+                <w:t xml:space="preserve">hal-01445056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the pressure drop in a 2D symmetrical pipe: some asymptotical, numerical and experimental comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Deverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avraham Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85 (1), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RNS/Prandtl equations and their link with other asymptotic descriptions: Application to the wall shear stress scaling in a constricted pipe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Direct comparison of simplified models of surface reacting flows in flow chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lorthois</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivan-Fernolendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (2), pp.133 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2004028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2004.09.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01445056v1</w:t>
+                <w:t xml:space="preserve">hal-01445037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct comparison of simplified models of surface reacting flows in flow chambers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of collision on the flow through in-vitro rigid models of the vocal folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Deverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chentouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 114 (6), pp.3354-3362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2004028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01445037v1</w:t>
+                <w:t xml:space="preserve">hal-00363836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A triple deck model of ripple formation and evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effet dispersif de la loi d'Exner menant à l'équation de Benjamin–Ono : ondulations d'un sol meuble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouamé Kan Jacques Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Danho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1588305⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (3), pp.231 - 235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1631-0721(03)00051-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445016v1</w:t>
+                <w:t xml:space="preserve">hal-01449879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of collision on the flow through in-vitro rigid models of the vocal folds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A triple deck model of ripple formation and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (8), pp.2355 - 2368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1588305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363836v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet dispersif de la loi d'Exner menant à l'équation de Benjamin–Ono : ondulations d'un sol meuble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Maximal wall shear stress in arterial stenoses: application to the internal carotid arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorthois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Émile Danho</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marc-Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 122 (6), pp.661-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1318907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1631-0721(03)00051-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01449879v1</w:t>
+                <w:t xml:space="preserve">hal-03604804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inverse technique to deduce the elasticity of a large artery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9 (2), pp.153 - 163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2000213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal wall shear stress in arterial stenoses: application to the internal carotid arteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermal mixed convection induced locally by a step change in surface temperature in a Poiseuille flow in the framework of Triple Deck theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Cassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 122 (6), pp.661-666. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 42 (14), pp.2509-2524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.1318907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0017-9310(98)00356-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604804v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal mixed convection induced locally by a step change in surface temperature in a Poiseuille flow in the framework of Triple Deck theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelisation de L'écoulement Sanguin et Son Utilisation Dans le Cadre D'Une Méthode Inverse, Aspect Théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 103 (3), pp.C68 - C68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/13813459509037289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0017-9310(98)00356-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03712206v1</w:t>
+                <w:t xml:space="preserve">hal-01446451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation de L'écoulement Sanguin et Son Utilisation Dans le Cadre D'Une Méthode Inverse, Aspect Théorique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mixed convection at small Richardson Number on Triple deck scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 318, pp.1167- 1173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446451v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed convection at small Richardson Number on Triple deck scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence de la couche d'entropie sur la longueur de séparation en aérodynamique hypersonique, dans le cadre de la triple couche II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 318, pp.1167- 1173</w:t>
+              <w:t xml:space="preserve">, 1991, 313, pp.999-1004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401049v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la couche d'entropie sur la longueur de séparation en aérodynamique hypersonique, dans le cadre de la triple couche II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence de la couche d'entropie sur l'échelle de la région séparée en aérodynamique hypersonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 313, pp.999-1004</w:t>
+              <w:t xml:space="preserve">, 1990, 311, pp.1129- 1134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10912,2569 +10808,2569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of cohesive granular heaps: Contact Dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanshuo Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Candolim, Goa, India. pp.02023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202534002023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme flood event and their depositonal signatures: the case of the Storm Alex in the Roya Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kerverdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of cohesive granular flow morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanshuo Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Goa, India. pp.05005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202534005005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAILURE OF COHESIVE GRANULAR COLUMNS: FRICTION AND CONTACT ADHESION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Conference on Particle-Based Methods PARTICLES 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS - IACM, Oct 2023, Milan (Italie), Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/c.particles.2023.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rabab Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France. pp.419-436, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the failure of a cohesive granular step</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Staron</w:t>
+                <w:t xml:space="preserve">Modelling culverts in Basilisk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Amama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Abramian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cheikh Mangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevis Mbonyinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SimHydro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sophia-Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374450v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling culverts in Basilisk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Cohesive Granular Collapse as a Continuum : Parametrization Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Branco</w:t>
+                <w:t xml:space="preserve">Anais Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Mangara</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Lagree</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781481v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cohesive Granular Collapse as a Continuum : Parametrization Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Capturing the failure of a cohesive granular step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagree</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.341⟩</w:t>
+              <w:t xml:space="preserve">Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEMMG Association, Jul 2021, Virtual (Buenos Aires), Argentina. pp.08006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124908006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379032v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharge flow of granular media from silos with a lateral orifice and injection of air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.03052, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714003052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations of Vascular Repair: Assessing bypasses of an iliac artery obliteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Aboutaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Flow Arterial Network Simulation with the Implicit Parallelism Library SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Oudonc, France. pp.102 - 112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958089v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Flow Arterial Network Simulation with the Implicit Parallelism Library SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cairns, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446450v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation continue de la vidange d'un silo granulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle simplifié pour le problème de l'impact de goutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical resolution of a physical model of flute-like instruments: comparison between different approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-balanced finite volume scheme for 1D hemodynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SMAI 2011, 5e Biennale Française des Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Guidel, France. pp.222-227, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201235018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the fluctuations of the control pressure on the sound production in flute-like instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and optimization by micro-beam X-ray diffraction of AlGaInAs heterostructures obtained by Selective Area Growth for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lagay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week 2011 - 23rd International Conference on Indium Phosphide and Related Materials (IPRM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Berlin, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFID implantable pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE DTIS 2011 : 6th International conference on Design &amp; Technology of Integrated Systems in nanoscale era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Athens, Greece. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocom: a wireless endoprosthesis dedicated to the follow-up of abdominal aortic aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man-Fai Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Artificial Organs (ESAO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.411-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-structure interaction in Obstructive Sleep Apnea: validation of numerical simulations using in-vitro measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress of Biomechanics, fluid-structure interaction thread</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction of hypopnea phenomenon using a physical and numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13484,154 +13380,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement sédimentologique d'un évènement hydro-sédimentaire extrême en vallée Maralpine : La Roya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kerverdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13641,422 +13537,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rabab Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.419-436, 2022, Springer Water, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Culverts in Basilisk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Amama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Mangara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevis Mbonyinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiyu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.121-137, 2022, Springer Water, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a fluid-structure interaction keeps you awake : a physical approach to Obstructive Sleep Apnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert T. Ferber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Sleep Apnea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.41-76, 2007, 9781600216527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14066,147 +13962,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoprothèse et procédé de fabrication d'une endoprothèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Karouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Karouia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP2059188 (A2). 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14216,858 +14112,858 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order models for blood pressure drop across arterial stenoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation to study the immediate impact of aortic cross-clamping using reduced order models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaudric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D generalized time dependent non Newtonian blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D nonlinear multiring model for blood flow in large elastic arteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">One-dimensional Arterial Network Model for Bypass Grafts Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Abou Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403467v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional Arterial Network Model for Bypass Grafts Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">A 2D nonlinear multiring model for blood flow in large elastic arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403365v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytic solution for blood flow in an artery with varying geometrical and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohei Nishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the front shape of an inertial granular flow down a rough incline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Saingier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Deboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15077,219 +14973,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790665v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId434"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15357,51 +15253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B71E7A1"/>
+    <w:nsid w:val="B6F1D60C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15588,51 +15484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-lagree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-6622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180669745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ida.upmc.fr/~lagree/TEXTES/pub.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanshuo Ma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Staron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Parasiliti Rantone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora A&#239;ssiouene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02361-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K Irvine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke A Fullard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Holland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Clarke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomasin A Lynch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.180" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832494v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.054902" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000674" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhai Zou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.064306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01148k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2021-15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ventre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Fullana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051282" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03461115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-7117-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Lagr&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Staron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Fullard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Holland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrik Galvosas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Davies" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghigo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.08.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Vita" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.09.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Zhou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aussillous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124305" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341563v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Minh Le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018076" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Shimada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tsurusaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Iwase" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.07LC06" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ghigo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fullana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.01.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843113v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Lagr&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Salvador-Vieira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delestre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.032" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saingier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614343v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.10.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.543" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869135v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitharshini Thiruvalluvar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003073" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.02.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Meneses" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio de La Cuadra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4953066" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304327v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.142" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saingier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948401" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.948428" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ghigo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboutaam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070584" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arfaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1677-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137510v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3BM60214A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14005-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444528v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Cuadra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4874598" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875716" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444538v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ray" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4802052" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3736" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillamet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.09.053" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444533v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Wanga" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Armentano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815935" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444556v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757390" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.01.035" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444566v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3672815" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444541v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Saito" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ikenaga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Watanabe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Asada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005472" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00665334v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazeyrat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBM7RKSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444545v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.335" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444562v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lhuillier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3499353" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447098v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499465v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lajeunesse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001471" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555686v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991790" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444573v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-007-0534-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D36H4SS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444571v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;cobert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poingt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937167" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444568v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carpentier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.07.095" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVMS2HNQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448571v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.10.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9ZH860S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449840v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056318" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446452v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.200610331" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TZZB3CZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180799v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.05.003" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L587D5D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448575v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Kan Jacques Kouakou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2005.09.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJN8GHG0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448577v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.03.003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M2MK2WM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deverge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445056v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2004.09.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3S5P80J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445037v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivan-Fernolendt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004028" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2635D072D7A70B3C69BB83641E48F38B8661B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445016v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1588305" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363836v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chentouff" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449879v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Danho" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0721(03)00051-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HW01HRJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449875v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000213" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DCA3771958986274956473505171F0B81BFC122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604804v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marc-Vergnes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cassot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1318907" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03712206v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00356-1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZGM66SF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446451v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13813459509037289" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401049v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401020v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400912v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442297v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534002023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131781v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17785" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414526v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534005005" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758017v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchemin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/c.particles.2023.040" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781489v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Yassine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_27" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374450v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Abramian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781481v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branco" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mangara" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevis Mbonyinshuti" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Yu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379032v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagree" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.341" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003052" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444940v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Aboutaam" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958089v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446450v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.010" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440491v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614355v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811041v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618036v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235018" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811001v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664431v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600948v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941418" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419764v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Fai Wong" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223615v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouache" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781275v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781350v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00629212v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Karouia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leprince" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331084v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328189v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Politi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R Ghigo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226495v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saingier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deboeuf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00790665v4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807040v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-lagree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-6622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180669745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ida.upmc.fr/~lagree/TEXTES/pub.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02361-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Parasiliti Rantone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora A&#239;ssiouene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110323" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanshuo Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Staron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055401" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000674" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832494v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.054902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K Irvine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke A Fullard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Holland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Clarke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomasin A Lynch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhai Zou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.064306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.221" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2021-15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01148k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ventre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Fullana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051282" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03461115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-7117-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Lagr&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Staron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052902" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Zhou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aussillous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124305" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Vita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.09.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341563v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Minh Le" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018076" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Fullard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Holland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrik Galvosas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Davies" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869156v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghigo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.08.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Shimada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tsurusaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Iwase" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.07LC06" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ghigo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fullana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.01.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saingier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delestre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.032" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Salvador-Vieira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.10.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.543" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitharshini Thiruvalluvar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003073" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saingier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948401" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304327v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.142" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Meneses" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio de La Cuadra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4953066" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.02.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arfaoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1677-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ghigo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboutaam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070584" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.948428" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426971v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875716" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444528v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Cuadra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4874598" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14005-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137510v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3BM60214A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillamet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.09.053" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444538v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4802052" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3736" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444533v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Wanga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Armentano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815935" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757390" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444566v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3672815" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.01.035" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00665334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazeyrat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBM7RKSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444545v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.335" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444541v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Saito" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ikenaga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Watanabe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Asada" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005472" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499465v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lajeunesse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001471" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447098v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991790" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lhuillier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3499353" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;cobert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poingt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937167" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-007-0534-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D36H4SS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444568v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carpentier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.07.095" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVMS2HNQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444573v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449840v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056318" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446452v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.200610331" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TZZB3CZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180799v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.05.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L587D5D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448571v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.10.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9ZH860S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448575v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Kan Jacques Kouakou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2005.09.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJN8GHG0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448577v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.03.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M2MK2WM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445056v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2004.09.009" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3S5P80J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363818v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deverge" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivan-Fernolendt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004028" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2635D072D7A70B3C69BB83641E48F38B8661B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chentouff" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449879v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Danho" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0721(03)00051-2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HW01HRJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445016v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1588305" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604804v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marc-Vergnes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cassot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1318907" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449875v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000213" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DCA3771958986274956473505171F0B81BFC122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03712206v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00356-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZGM66SF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13813459509037289" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401020v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400912v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442297v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534002023" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131781v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17785" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414526v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534005005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758017v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchemin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/c.particles.2023.040" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781489v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Yassine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_27" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781481v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branco" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mangara" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevis Mbonyinshuti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Yu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379032v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Abramian" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagree" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.341" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374450v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769277v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003052" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444940v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Aboutaam" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446450v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.010" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958089v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440491v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614355v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811041v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618036v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235018" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811001v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664431v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600948v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941418" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419764v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Fai Wong" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223615v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouache" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781275v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781350v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00629212v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Karouia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leprince" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331084v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328189v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Politi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R Ghigo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226495v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saingier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deboeuf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00790665v4" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807040v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>