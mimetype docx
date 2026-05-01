--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -193,3771 +193,3775 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of Storm Alex on the Vievola catchment : a quantitative analysis of sediment volume and morphological changes in the Roya River tributaries</w:t>
+                <w:t xml:space="preserve">Stratigraphic record of an extreme hydro-sedimentary event in steep mountainous environments: a case study in the Roya Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kerverdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+                <w:t xml:space="preserve">S Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+                <w:t xml:space="preserve">C. Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rabaute</w:t>
+                <w:t xml:space="preserve">E. Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22, pp.753-761. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 269, pp.110054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-024-02361-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2026.110054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708457v1</w:t>
+                <w:t xml:space="preserve">hal-05595580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling gas flow in a looped thermosyphon with a 1 D low-Mach number expansion</w:t>
+                <w:t xml:space="preserve">Exploring the gravity-driven failure of a cohesive granular column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Parasiliti Rantone</w:t>
+                <w:t xml:space="preserve">Fanshuo Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Aïssiouene</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Penel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+                <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.110323⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (5), pp.055401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.055401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273113v1</w:t>
+                <w:t xml:space="preserve">hal-05087104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the gravity-driven failure of a cohesive granular column</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of Storm Alex on the Vievola catchment : a quantitative analysis of sediment volume and morphological changes in the Roya River tributaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kerverdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanshuo Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Staron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (5), pp.055401. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.753-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.055401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-024-02361-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087104v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive granular columns collapsing: Numerics questioning failure, cohesion, and friction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling gas flow in a looped thermosyphon with a 1 D low-Mach number expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duchemin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Giuseppe Parasiliti Rantone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Aïssiouene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/8.0000674⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 220, pp.110323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.110323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235337v1</w:t>
+                <w:t xml:space="preserve">hal-05273113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of granular dam break: comparison between discrete element, Navier-Stokes and thin-layer models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capturing the dynamics of a two orifice silo with the &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; altimg=&amp;quot;si57.svg&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;μ&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo stretchy=&amp;quot;true&amp;quot;&amp;gt;(&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;I&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo stretchy=&amp;quot;true&amp;quot;&amp;gt;)&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; model and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Viroulet</w:t>
+                <w:t xml:space="preserve">Samuel K Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+                <w:t xml:space="preserve">Luke A Fullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomasin A Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.054902⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2023.104044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832494v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of a cohesive granular column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 959, pp.A41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2023.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the dynamics of a two orifice silo with the &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; altimg=&amp;quot;si57.svg&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;μ&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo stretchy=&amp;quot;true&amp;quot;&amp;gt;(&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;I&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo stretchy=&amp;quot;true&amp;quot;&amp;gt;)&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; model and extensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel J Holland</w:t>
+                <w:t xml:space="preserve">Cohesive granular columns collapsing: Numerics questioning failure, cohesion, and friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel A Clarke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2023.104044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (5), pp.1061-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/8.0000674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217086v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steady discharge of granular media from silo driven by a pressurized gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulations of granular dam break: comparison between discrete element, Navier-Stokes and thin-layer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenhai Zou</w:t>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ruyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sylvain Viroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.064306. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054902-054927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.064306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.054902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740091v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and residence time in a two-dimensional aquifer recharged by rainfall</w:t>
+                <w:t xml:space="preserve">Non-steady discharge of granular media from silo driven by a pressurized gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Jules</w:t>
+                <w:t xml:space="preserve">Zhenhai Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+                <w:t xml:space="preserve">Pierre Ruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Aussillous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.221⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.064306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.064306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207646v1</w:t>
+                <w:t xml:space="preserve">hal-03740091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-flood 1.0: an open-source Saint-Venant model for flash flood simulation using adaptive refinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow and residence time in a two-dimensional aquifer recharged by rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+                <w:t xml:space="preserve">Adrien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Popinet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-2021-15⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 917, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453899v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How cohesion controls the roughness of a granular deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (47), pp.10723-10729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1sm01148k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Flow in an Arteriovenous Fistula Using Reduced-Order Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B-flood 1.0: an open-source Saint-Venant model for flash flood simulation using adaptive refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Ventre</w:t>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salam Abou Taam</w:t>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Maria Fullana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (10), </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4051282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-2021-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843107v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-flood 1.0: an open-source Saint-Venant model for flash-flood simulation using adaptive refinement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Distribution of Flow in an Arteriovenous Fistula Using Reduced-Order Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ventre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Abou Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-7117-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4051282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461115v1</w:t>
+                <w:t xml:space="preserve">hal-03843107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal micro-vascular network: data and model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B-flood 1.0: an open-source Saint-Venant model for flash-flood simulation using adaptive refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812854⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.7117 - 7132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-7117-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843109v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walkers in a wave field with memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+                <w:t xml:space="preserve">Retinal micro-vascular network: data and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ventre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François James</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ramkhelawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.29⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5th Congress of the Société de Biomécanique, 23 (sup1), pp.S151 - S152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009136v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The slumping of a cohesive granular column: Continuum and discrete modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Discharge of a silo through a lateral orifice: Role of the bottom inclination versus friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/8.0000049⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.052902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014980v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal micro-vascular network: data and model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramkhelawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rossant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5th Congress of the Société de Biomécanique, 23 (sup1), pp.S151 - S152. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S151-S152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229852v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharge of a silo through a lateral orifice: Role of the bottom inclination versus friction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Walkers in a wave field with memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 348 (6-7), pp.591-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03023960v1</w:t>
+                <w:t xml:space="preserve">hal-03009136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-assisted discharge flow of granular media from silos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The slumping of a cohesive granular column: Continuum and discrete modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Aussillous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, pp.124305. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (5), pp.1227-1235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/8.0000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390428v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Shallow Water: appraisal of a numerical approach to hydraulic jumps based upon the Boundary Layer Theory</w:t>
+                <w:t xml:space="preserve">Quantifying silo flow using MRI velocimetry for testing granular flow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco de Vita</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Luke Fullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrik Galvosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295398v1</w:t>
+                <w:t xml:space="preserve">hal-02164393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new friction model for shallow water equations through an interactive viscous layer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Cross-Clamping on Vascular Mechanics: Comparing Waveform Analysis With a Numerical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Legrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Teresa Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ventre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2018076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.587-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341563v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying silo flow using MRI velocimetry for testing granular flow models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Shallow Water: appraisal of a numerical approach to hydraulic jumps based upon the Boundary Layer Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive Davies</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Francesco de Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.233-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164393v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Cross-Clamping on Vascular Mechanics: Comparing Waveform Analysis With a Numerical Model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-assisted discharge flow of granular media from silos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Ghigo</w:t>
+                <w:t xml:space="preserve">Yixian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gaudric</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Ruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aussillous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.08.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.124305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869156v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the pressure wave propagation in the artificial arterial tree in brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinya Shimada</w:t>
+                <w:t xml:space="preserve">Towards a new friction model for shallow water equations through an interactive viscous layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryo Tsurusaki</w:t>
+                <w:t xml:space="preserve">Hoang-Minh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumiaki Iwase</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.57.07LC06⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.269-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2018076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934100v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-dependent non-Newtonian extension of a 1D blood flow model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study on the pressure wave propagation in the artificial arterial tree in brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Ghigo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ryo Tsurusaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiaki Iwase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (7S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.57.07LC06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934105v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the μ ( I ) granular rheology against experimental silo data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A time-dependent non-Newtonian extension of a 1D blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714011002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 253, pp.36 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869145v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular front for flow down a rough incline: about the value of the shape factor in depths averaged models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Low-Shapiro hydrostatic reconstruction technique for blood flow simulation in large arteries with varying geometrical and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 331, pp.108 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869140v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Shapiro hydrostatic reconstruction technique for blood flow simulation in large arteries with varying geometrical and mechanical properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling flow arrest using a non-local rheology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Salvador-Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.11.032⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.03045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435940v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling flow arrest using a non-local rheology?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Testing the μ ( I ) granular rheology against experimental silo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Fullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 140, pp.03045. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 140, pp.11002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714011002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03869143v1</w:t>
+                <w:t xml:space="preserve">hal-03869145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One-Dimensional Arterial Network Model for Bypass Graft Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+                <w:t xml:space="preserve">Granular front for flow down a rough incline: about the value of the shape factor in depths averaged models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saingier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salam Abou Taam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43, pp.39-47. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.03046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445382v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pressure impulse theory for hemispherical liquid impact problems</w:t>
               </w:r>
@@ -3969,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 67, pp.417-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4041,6764 +4045,6894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments, discrete and continuum simulations of, the discharge of granular media from silos with a lateral orifice</w:t>
+                <w:t xml:space="preserve">A One-Dimensional Arterial Network Model for Bypass Graft Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Abou Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Aussillous</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.543⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769272v1</w:t>
+                <w:t xml:space="preserve">hal-01445382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stopping dynamics of a steady uniform granular flow over a rough incline</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experiments, discrete and continuum simulations of, the discharge of granular media from silos with a lateral orifice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aussillous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 829, pp.459-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869135v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary layer separation and asymptotics from 1904 to 1969</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Stopping dynamics of a steady uniform granular flow over a rough incline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saingier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitharshini Thiruvalluvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.03073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714003073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934098v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the front shape of an inertial granular flow down a rough incline</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Boundary layer separation and asymptotics from 1904 to 1969</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345 (9), pp.613 - 619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4948401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444511v1</w:t>
+                <w:t xml:space="preserve">hal-01934098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
+                <w:t xml:space="preserve">Modeling rain-driven overland flow: Empirical versus analytical friction terms in the shallow water approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Armentano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jie Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 536, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349124v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">The dicrotic notch analyzed by a numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194326v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop impact on a solid surface : short-time self-similarity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Nishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.565-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304327v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of arterial cross-clamping during vascular surgery on arterial stiffness measured by the augmentation index and fractal dimension of arterial pressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific features of a stopped pipe blown by a turbulent jet: Aeroacoustics of the panpipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio de La Cuadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12553-016-0141-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (6), pp.3214 - 3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4953066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435952v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific features of a stopped pipe blown by a turbulent jet: Aeroacoustics of the panpipes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Drop impact on a solid surface : short-time self-similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4953066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 795, pp.96-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444513v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On the front shape of an inertial granular flow down a rough incline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saingier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4948401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304869v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dicrotic notch analyzed by a numerical model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.03.005⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288428v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling rain-driven overland flow: Empirical versus analytical friction terms in the shallow water approximation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Armentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637839v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoyancy-aided convection flow in a heated straight pipe: comparing different asymptotic models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of arterial cross-clamping during vascular surgery on arterial stiffness measured by the augmentation index and fractal dimension of arterial pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra A. Wray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-015-1677-1⟩</w:t>
+              <w:t xml:space="preserve">Health and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12553-016-0141-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200663v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of a bypass repair of an iliac artery obliteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aboutaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1944 - 1945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (15), pp.1704 - 1725. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.948428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulation of flute-like instruments: Comparison of jet-drive and discrete-vortex models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Buoyancy-aided convection flow in a heated straight pipe: comparing different asymptotic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4875716⟩</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-015-1677-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426971v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the receptivity of an air jet to transverse acoustic disturbance with application to musical instruments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour of silica nanoparticles in dermis-like cellularized collagen hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de La Cuadra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sandrine Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4874598⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.484-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3BM60214A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444528v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum simulation of the discharge of the granular silo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2014-14005-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of silica nanoparticles in dermis-like cellularized collagen hydrogels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the receptivity of an air jet to transverse acoustic disturbance with application to musical instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boissière</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">F. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de La Cuadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3BM60214A⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (6), pp.3221 - 3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4874598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137510v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-characterization and three dimensional modeling of very large waveguide arrays by selective area growth for photonic integrated circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Lagay</w:t>
+                <w:t xml:space="preserve">Time-domain simulation of flute-like instruments: Comparison of jet-drive and discrete-vortex models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mocuta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.09.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.389 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4875716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444552v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws for the slumping of a Bingham plastic fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (4), pp.1265 - 1280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/1.4802052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;well-balanced&amp;quot; finite volume scheme for blood flow simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 72 (2), pp.177-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fld.3736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of viscoelasticity of arterial wall on pulse wave: a comparative study on ovine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-characterization and three dimensional modeling of very large waveguide arrays by selective area growth for photonic integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guillamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.-F. Wanga</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">N. Lagay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815935⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16th International Conference on Metalorganic Vapor Phase Epitaxy, 370, pp.128-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444533v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The granular silo as a continuum plastic flow: The hour-glass vs the clepsydra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of viscoelasticity of arterial wall on pulse wave: a comparative study on ovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-F. Wanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Popinet</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Armentano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.25 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4757390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444556v1</w:t>
+                <w:t xml:space="preserve">hal-01444533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regime change and oscillation thresholds in recorder-like instruments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The granular silo as a continuum plastic flow: The hour-glass vs the clepsydra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3672815⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4757390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444566v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of computations of asymptotic flow models in a constricted channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Regime change and oscillation thresholds in recorder-like instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2012.01.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (2), pp.1574 - 1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3672815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714429v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENDOCOM: Implantable wireless pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of computations of asymptotic flow models in a constricted channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Garda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.017⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.In Press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2012.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00665334v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The granular column collapse as a continuum: validity of a two-dimensional Navier–Stokes model with a μ(I)-rheology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-Dimensional Model for Propagation of a Pressure Wave in a Model of the Human Arterial Network: Comparison of Theoretical and Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Ikenaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Asada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4005472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444545v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Dimensional Model for Propagation of a Pressure Wave in a Model of the Human Arterial Network: Comparison of Theoretical and Experimental Results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENDOCOM: Implantable wireless pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Ikenaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiaki Watanabe</w:t>
+                <w:t xml:space="preserve">Johan Mazeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takaaki Asada</w:t>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4005472⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (3), pp.163 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444541v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhomboid beach pattern: A laboratory investigation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The granular column collapse as a continuum: validity of a two-dimensional Navier–Stokes model with a μ(I)-rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 115 (F2), pp.F02017. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 686, pp.378 - 408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009JF001471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499465v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physique de l'écoulement turbulent dans les voies aériennes supérieures chez l'humain: ou comment se comporte le souffle pendant que l'on parle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow and jamming of a two-dimensional granular bed: Toward a nonlocal rheology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+                <w:t xml:space="preserve">Daniel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'ANR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3499353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447098v1</w:t>
+                <w:t xml:space="preserve">hal-01444562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of bedforms in laminar flows with free surface: from bars to ripples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation physique de l'écoulement turbulent dans les voies aériennes supérieures chez l'humain: ou comment se comporte le souffle pendant que l'on parle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Devauchelle</w:t>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Malverti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.3:144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555686v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and jamming of a two-dimensional granular bed: Toward a nonlocal rheology?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rhomboid beach pattern: A laboratory investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Malverti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3499353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (F2), pp.F02017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JF001471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444562v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the human pharyngeal airway: validation of numerical simulations using in vitro experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Stability of bedforms in laminar flows with free surface: from bars to ripples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malverti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">'E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-008-0412-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 642, pp.329-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112009991790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340538v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mask pattern interference in AlGaInAs selective area metal-organic vapor-phase epitaxy: Experimental and modeling analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling the human pharyngeal airway: validation of numerical simulations using in vitro experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Lagay</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poingt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 103 (11), </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.49-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2937167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-008-0412-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444571v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On new erosion models of Savage-Hutter type for avalanches</w:t>
+                <w:t xml:space="preserve">Mask pattern interference in AlGaInAs selective area metal-organic vapor-phase epitaxy: Experimental and modeling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouchut</w:t>
+                <w:t xml:space="preserve">N. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. D. Fernández-Nieto</w:t>
+                <w:t xml:space="preserve">J. Décobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lagay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mangeney</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Poingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 199 (1-4), pp.181-208. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-007-0534-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2937167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369433v1</w:t>
+                <w:t xml:space="preserve">hal-01444571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of planar thick InP layers by selective MOVPE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On new erosion models of Savage-Hutter type for avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. D. Fernández-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.07.095⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 199 (1-4), pp.181-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-007-0534-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444568v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile bank conditions for laminar microrivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 340 (11), pp.732 - 740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of expiratory flow in the case of major upper airway obstructions with fluid-structure interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Demonstration of planar thick InP layers by selective MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Décobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lagay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310 (23), pp.4795 - 4798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.07.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2007.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00260972v1</w:t>
+                <w:t xml:space="preserve">hal-01444568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic modeling of erodible laminar channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of expiratory flow in the case of major upper airway obstructions with fluid-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.056318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.250-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2007.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449840v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive boundary layer in a Hele Shaw cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling and characterization of AlGaInAs and related materials using selective area growth by metal-organic vapor-phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Décobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lagay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.200610331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 298, pp.28 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446452v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical effects in a 2D stenosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Morphodynamic modeling of erodible laminar channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2006.05.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (5), pp.056318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.056318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00180799v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and characterization of AlGaInAs and related materials using selective area growth by metal-organic vapor-phase epitaxy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interactive boundary layer in a Hele Shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.10.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (7), pp.486 - 498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.200610331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01448571v1</w:t>
+                <w:t xml:space="preserve">hal-01446452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a model dune in a shear flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Asymmetrical effects in a 2D stenosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.348 - 359. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 26, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2006.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2005.09.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01448575v1</w:t>
+                <w:t xml:space="preserve">hal-00180799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Couette flow of dense and fluid-saturated granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evolution of a model dune in a shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouamé Kan Jacques Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (6), pp.960 - 970. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.348 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2005.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2006.03.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01448577v1</w:t>
+                <w:t xml:space="preserve">hal-01448575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Retroglossal Fluid-Structure Interaction During Obstructive Sleep Apnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4072, pp.48-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RNS/Prandtl equations and their link with other asymptotic descriptions: Application to the wall shear stress scaling in a constricted pipe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Couette flow of dense and fluid-saturated granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lorthois</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (6), pp.960 - 970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2006.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2004.09.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01445056v1</w:t>
+                <w:t xml:space="preserve">hal-01448577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the pressure drop in a 2D symmetrical pipe: some asymptotical, numerical and experimental comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Deverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avraham Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85 (1), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct comparison of simplified models of surface reacting flows in flow chambers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The RNS/Prandtl equations and their link with other asymptotic descriptions: Application to the wall shear stress scaling in a constricted pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ivan-Fernolendt</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorthois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2004028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (3-4), pp.352 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2004.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445037v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of collision on the flow through in-vitro rigid models of the vocal folds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Direct comparison of simplified models of surface reacting flows in flow chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivan-Fernolendt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (2), pp.133 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2004028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363836v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet dispersif de la loi d'Exner menant à l'équation de Benjamin–Ono : ondulations d'un sol meuble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A triple deck model of ripple formation and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émile Danho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1631-0721(03)00051-2⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (8), pp.2355 - 2368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1588305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01449879v1</w:t>
+                <w:t xml:space="preserve">hal-01445016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A triple deck model of ripple formation and evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of collision on the flow through in-vitro rigid models of the vocal folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Deverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chentouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 114 (6), pp.3354-3362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1588305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01445016v1</w:t>
+                <w:t xml:space="preserve">hal-00363836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal wall shear stress in arterial stenoses: application to the internal carotid arteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effet dispersif de la loi d'Exner menant à l'équation de Benjamin–Ono : ondulations d'un sol meuble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Marc-Vergnes</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouamé Kan Jacques Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Cassot</w:t>
+                <w:t xml:space="preserve">Émile Danho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 122 (6), pp.661-666. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (3), pp.231 - 235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.1318907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s1631-0721(03)00051-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604804v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inverse technique to deduce the elasticity of a large artery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9 (2), pp.153 - 163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2000213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal mixed convection induced locally by a step change in surface temperature in a Poiseuille flow in the framework of Triple Deck theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Maximal wall shear stress in arterial stenoses: application to the internal carotid arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorthois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marc-Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 122 (6), pp.661-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1318907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0017-9310(98)00356-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03712206v1</w:t>
+                <w:t xml:space="preserve">hal-03604804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation de L'écoulement Sanguin et Son Utilisation Dans le Cadre D'Une Méthode Inverse, Aspect Théorique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thermal mixed convection induced locally by a step change in surface temperature in a Poiseuille flow in the framework of Triple Deck theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 42 (14), pp.2509-2524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0017-9310(98)00356-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/13813459509037289⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01446451v1</w:t>
+                <w:t xml:space="preserve">hal-03712206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed convection at small Richardson Number on Triple deck scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelisation de L'écoulement Sanguin et Son Utilisation Dans le Cadre D'Une Méthode Inverse, Aspect Théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 103 (3), pp.C68 - C68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/13813459509037289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401049v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la couche d'entropie sur la longueur de séparation en aérodynamique hypersonique, dans le cadre de la triple couche II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mixed convection at small Richardson Number on Triple deck scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 313, pp.999-1004</w:t>
+              <w:t xml:space="preserve">, 1994, 318, pp.1167- 1173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401020v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la couche d'entropie sur l'échelle de la région séparée en aérodynamique hypersonique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence de la couche d'entropie sur la longueur de séparation en aérodynamique hypersonique, dans le cadre de la triple couche II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 313, pp.999-1004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la couche d'entropie sur l'échelle de la région séparée en aérodynamique hypersonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1990, 311, pp.1129- 1134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10808,2569 +10942,2569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of cohesive granular heaps: Contact Dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanshuo Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Candolim, Goa, India. pp.02023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202534002023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme flood event and their depositonal signatures: the case of the Storm Alex in the Roya Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kerverdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of cohesive granular flow morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanshuo Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Goa, India. pp.05005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202534005005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAILURE OF COHESIVE GRANULAR COLUMNS: FRICTION AND CONTACT ADHESION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Conference on Particle-Based Methods PARTICLES 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS - IACM, Oct 2023, Milan (Italie), Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/c.particles.2023.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France. pp.419-436, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling culverts in Basilisk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capturing the failure of a cohesive granular step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEMMG Association, Jul 2021, Virtual (Buenos Aires), Argentina. pp.08006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124908006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781481v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cohesive Granular Collapse as a Continuum : Parametrization Study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling culverts in Basilisk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Amama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Mangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevis Mbonyinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SimHydro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sophia-Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379032v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the failure of a cohesive granular step</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">The Cohesive Granular Collapse as a Continuum : Parametrization Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124908006⟩</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374450v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharge flow of granular media from silos with a lateral orifice and injection of air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.03052, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714003052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations of Vascular Repair: Assessing bypasses of an iliac artery obliteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Aboutaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Flow Arterial Network Simulation with the Implicit Parallelism Library SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Oudonc, France. pp.102 - 112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Flow Arterial Network Simulation with the Implicit Parallelism Library SkelGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation continue de la vidange d'un silo granulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Staron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle simplifié pour le problème de l'impact de goutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical resolution of a physical model of flute-like instruments: comparison between different approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-balanced finite volume scheme for 1D hemodynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SMAI 2011, 5e Biennale Française des Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Guidel, France. pp.222-227, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201235018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the fluctuations of the control pressure on the sound production in flute-like instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and optimization by micro-beam X-ray diffraction of AlGaInAs heterostructures obtained by Selective Area Growth for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lagay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week 2011 - 23rd International Conference on Indium Phosphide and Related Materials (IPRM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Berlin, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFID implantable pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE DTIS 2011 : 6th International conference on Design &amp; Technology of Integrated Systems in nanoscale era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Athens, Greece. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocom: a wireless endoprosthesis dedicated to the follow-up of abdominal aortic aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Mazeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man-Fai Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Artificial Organs (ESAO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.411-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-structure interaction in Obstructive Sleep Apnea: validation of numerical simulations using in-vitro measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress of Biomechanics, fluid-structure interaction thread</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction of hypopnea phenomenon using a physical and numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13380,154 +13514,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement sédimentologique d'un évènement hydro-sédimentaire extrême en vallée Maralpine : La Roya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kerverdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13537,422 +13671,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.419-436, 2022, Springer Water, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Culverts in Basilisk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Amama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Mangara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevis Mbonyinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiyu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.121-137, 2022, Springer Water, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a fluid-structure interaction keeps you awake : a physical approach to Obstructive Sleep Apnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert T. Ferber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Sleep Apnea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.41-76, 2007, 9781600216527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13962,147 +14096,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoprothèse et procédé de fabrication d'une endoprothèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Karouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP2059188 (A2). 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14112,858 +14246,858 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order models for blood pressure drop across arterial stenoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation to study the immediate impact of aortic cross-clamping using reduced order models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaudric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D generalized time dependent non Newtonian blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional Arterial Network Model for Bypass Grafts Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">A 2D nonlinear multiring model for blood flow in large elastic arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403365v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D nonlinear multiring model for blood flow in large elastic arteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">One-dimensional Arterial Network Model for Bypass Grafts Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Abou Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403467v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytic solution for blood flow in an artery with varying geometrical and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohei Nishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the front shape of an inertial granular flow down a rough incline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Saingier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Deboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14973,219 +15107,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790665v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and comparison of four numerical schemes for a 1D viscoelastic blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId434"/>
+      <w:footerReference w:type="default" r:id="rId439"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15253,51 +15387,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6F1D60C"/>
+    <w:nsid w:val="8F6EF10C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15484,51 +15618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-lagree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-6622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180669745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ida.upmc.fr/~lagree/TEXTES/pub.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02361-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Parasiliti Rantone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora A&#239;ssiouene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110323" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanshuo Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Staron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055401" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000674" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832494v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.054902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K Irvine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke A Fullard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Holland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Clarke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomasin A Lynch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhai Zou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.064306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.221" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2021-15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01148k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ventre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Fullana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051282" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03461115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-7117-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Lagr&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Staron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052902" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Zhou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aussillous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124305" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Vita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.09.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341563v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Minh Le" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018076" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Fullard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Holland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrik Galvosas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Davies" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869156v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghigo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.08.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Shimada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tsurusaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Iwase" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.07LC06" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ghigo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fullana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.01.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saingier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delestre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.032" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Salvador-Vieira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.10.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.543" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitharshini Thiruvalluvar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003073" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saingier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948401" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304327v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.142" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Meneses" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio de La Cuadra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4953066" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.02.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arfaoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1677-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ghigo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboutaam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070584" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.948428" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426971v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875716" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444528v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Cuadra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4874598" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14005-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137510v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3BM60214A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillamet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.09.053" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444538v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4802052" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3736" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444533v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Wanga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Armentano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815935" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757390" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444566v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3672815" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.01.035" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00665334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazeyrat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBM7RKSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444545v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.335" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444541v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Saito" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ikenaga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Watanabe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Asada" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005472" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499465v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lajeunesse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001471" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447098v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991790" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lhuillier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3499353" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;cobert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poingt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937167" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-007-0534-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D36H4SS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444568v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carpentier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.07.095" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVMS2HNQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444573v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449840v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056318" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446452v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.200610331" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TZZB3CZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180799v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.05.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L587D5D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448571v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.10.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9ZH860S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448575v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Kan Jacques Kouakou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2005.09.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJN8GHG0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448577v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.03.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M2MK2WM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445056v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2004.09.009" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3S5P80J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363818v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deverge" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivan-Fernolendt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004028" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2635D072D7A70B3C69BB83641E48F38B8661B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chentouff" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449879v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Danho" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0721(03)00051-2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HW01HRJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445016v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1588305" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604804v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marc-Vergnes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cassot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1318907" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449875v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000213" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DCA3771958986274956473505171F0B81BFC122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03712206v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00356-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZGM66SF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13813459509037289" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401020v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400912v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442297v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534002023" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131781v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17785" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414526v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534005005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758017v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchemin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/c.particles.2023.040" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781489v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Yassine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_27" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781481v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branco" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mangara" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevis Mbonyinshuti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Yu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379032v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Abramian" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagree" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.341" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374450v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769277v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003052" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444940v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Aboutaam" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446450v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.010" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958089v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440491v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614355v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811041v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618036v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235018" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811001v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664431v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600948v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941418" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419764v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Fai Wong" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223615v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouache" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781275v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781350v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00629212v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Karouia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leprince" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331084v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328189v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Politi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R Ghigo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226495v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saingier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deboeuf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00790665v4" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807040v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-lagree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-6622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180669745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ida.upmc.fr/~lagree/TEXTES/pub.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05595580v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lafuerza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.110054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanshuo Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Staron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02361-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Parasiliti Rantone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora A&#239;ssiouene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110323" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K Irvine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke A Fullard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Holland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Clarke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomasin A Lynch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000674" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832494v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.054902" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhai Zou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.064306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.221" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01148k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2021-15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843107v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ventre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Fullana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051282" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03461115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-7117-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052902" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Lagr&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Staron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Fullard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Holland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrik Galvosas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Davies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ghigo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.08.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Vita" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.09.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aussillous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341563v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Minh Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018076" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Shimada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tsurusaki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Iwase" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.07LC06" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ghigo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fullana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.01.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delestre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Salvador-Vieira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869145v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869140v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saingier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.10.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.543" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitharshini Thiruvalluvar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003073" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01934098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.06.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637839v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.02.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Meneses" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio de La Cuadra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4953066" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.142" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444511v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saingier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948401" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446449v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ghigo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboutaam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070584" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444548v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.948428" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arfaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1677-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137510v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3BM60214A" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444558v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14005-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444528v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Cuadra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4874598" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426971v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875716" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4802052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3736" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillamet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.09.053" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444533v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Wanga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Armentano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815935" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757390" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444566v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3672815" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.01.035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444541v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Saito" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ikenaga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Watanabe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Asada" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005472" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00665334v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazeyrat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBM7RKSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.335" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lhuillier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3499353" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447098v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499465v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lajeunesse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001471" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555686v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991790" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444571v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;cobert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poingt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937167" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-007-0534-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D36H4SS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444573v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444568v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carpentier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.07.095" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVMS2HNQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448571v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.10.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9ZH860S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449840v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056318" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446452v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.200610331" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TZZB3CZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180799v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.05.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L587D5D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448575v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Kan Jacques Kouakou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2005.09.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJN8GHG0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448577v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.03.003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M2MK2WM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363818v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deverge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2004.09.009" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3S5P80J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445037v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivan-Fernolendt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004028" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC2635D072D7A70B3C69BB83641E48F38B8661B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445016v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1588305" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363836v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chentouff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449879v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Danho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0721(03)00051-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HW01HRJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449875v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000213" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DCA3771958986274956473505171F0B81BFC122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604804v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marc-Vergnes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cassot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1318907" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03712206v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00356-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZGM66SF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446451v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13813459509037289" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401049v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400912v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442297v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534002023" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131781v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17785" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414526v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534005005" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758017v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchemin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/c.particles.2023.040" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781489v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Yassine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_27" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374450v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Abramian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908006" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781481v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branco" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mangara" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevis Mbonyinshuti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Yu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379032v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagree" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.341" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769277v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003052" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444940v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Aboutaam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446450v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.010" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958089v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440491v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614355v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811041v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618036v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235018" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811001v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664431v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600948v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941418" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419764v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Fai Wong" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223615v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouache" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781275v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781350v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00629212v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Karouia" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leprince" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331084v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328189v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Politi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R Ghigo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226495v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saingier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deboeuf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00790665v4" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807040v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>