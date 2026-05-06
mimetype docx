--- v0 (2026-04-15)
+++ v1 (2026-05-06)
@@ -494,295 +494,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of longitudinal factor analyzers and their application to the assessment of chronic pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential estimation model in French alpine skiing - Individual evolution curve and progression typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
+                <w:t xml:space="preserve">Kilian Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+                <w:t xml:space="preserve">Audrey Difernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Billot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Frasca</w:t>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.9804⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1082072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1082072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121697v1</w:t>
+                <w:t xml:space="preserve">hal-03965690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential estimation model in French alpine skiing - Individual evolution curve and progression typology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+                <w:t xml:space="preserve">Mixture of longitudinal factor analyzers and their application to the assessment of chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Barlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imad Hamri</w:t>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Difernand</w:t>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+                <w:t xml:space="preserve">Denis Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1082072. </w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (18), pp.3259-3282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1082072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sim.9804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965690v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical test for an urn model with random multidrawing and random addition</w:t>
               </w:r>
@@ -866,585 +866,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting non-linear reinforced stochastic processes: Synchronization and no-synchronization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Crimaldi</w:t>
+                <w:t xml:space="preserve">Un indice de réponse clinique multidimensionnel pour améliorer l’évaluation de la douleur chez les patients souffrant d’un syndrome de douleur rachidienne persistante après une chirurgie rachidienne, une étude multicentrique prospective en vie réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/apr.2022.18⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (255), pp.4-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910341v1</w:t>
+                <w:t xml:space="preserve">hal-04097614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indice de réponse clinique multidimensionnel pour améliorer l’évaluation de la douleur chez les patients souffrant d’un syndrome de douleur rachidienne persistante après une chirurgie rachidienne, une étude multicentrique prospective en vie réelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
+                <w:t xml:space="preserve">Interacting non-linear reinforced stochastic processes: Synchronization and no-synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Crimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Germana Minelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (255), pp.4-5. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/apr.2022.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097614v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An urn model with random multiple drawing and random addition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relative age effect in French alpine skiing: Problem and solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Difernand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2022.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (10), pp.1137-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2022.2052428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139434v1</w:t>
+                <w:t xml:space="preserve">hal-03628478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative age effect in French alpine skiing: Problem and solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An urn model with random multiple drawing and random addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Crimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Germana Minelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (10), pp.1137-1148. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147, pp.270-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2022.2052428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2022.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628478v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Algorithms Provide Greater Prediction of Response to SCS Than Lead Screening Trial: A Predictive AI-Based Multicenter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (20), pp.4764. </w:t>
@@ -1482,103 +1482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite mixture models based on pain intensity, functional disability and psychological distress composite assessment allow identification of two distinct classes of persistentspinal pain syndrome after surgery patients related to their quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (20), pp.4676. </w:t>
@@ -1616,103 +1616,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Multi-Dimensional Clinical Response Index Dedicated to Improving Global Assessment of Pain in Patients with Persistent Spinal Pain Syndrome after Spinal Surgery, Based on a Real-Life Prospective Multicentric Study (PREDIBACK) and Machine Learning Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (21), pp.4910. </w:t>
@@ -1763,51 +1763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation in a Binomial Stochastic Blockmodel for a Weighted Graph by a Variational Expectation Maximization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,264 +3511,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mobilité singulière. Les mineur-e-s de l'Afrique subsaharienne aux rives sud de la Méditerranée.</w:t>
+                <w:t xml:space="preserve">Efficient simulation of fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Robin</w:t>
+                <w:t xml:space="preserve">Pierre Thuillier Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Scioldo-Zürcher, Y. and Hily, Marie-Antoinette and Ma Mung, Emmanuel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Aveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Masaki Kanao; Genti Toyokuni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seismic Waves - Probing Earth System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, Seismic Waves - Probing Earth System, 978-1-78985-328-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.86619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152792v1</w:t>
+                <w:t xml:space="preserve">hal-02120311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient simulation of fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Darles</w:t>
+                <w:t xml:space="preserve">Une mobilité singulière. Les mineur-e-s de l'Afrique subsaharienne aux rives sud de la Méditerranée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Masaki Kanao; Genti Toyokuni. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scioldo-Zürcher, Y. and Hily, Marie-Antoinette and Ma Mung, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismic Waves - Probing Earth System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87--115, 2019, Migrations, 978-2-86906-695-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120311v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mobilité singulière : les mineur(e)s de l'Afrique subsaharienne aux rives de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4440,51 +4440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering in Attributed Weighted Nodes Network using Stochastic Block Model for Application to EEG Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,51 +4573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Mobilité d’une remarquable singularité : les mineur(e)s de l’Afrique subsaharienne aux rives sud de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4841,51 +4841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF0603C3"/>
+    <w:nsid w:val="516ED4B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9630-4954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069442665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/louis_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5478-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Crimaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Germana Minelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9804" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Difernand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697574v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.12.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2022.18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04097614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.01.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2052428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204764" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204676" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2020.1743858" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Henni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-019-00379-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dai Pra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.02.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fortuner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geniet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.431-461" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9522-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. M. Cirillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta M. Ruszel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spitoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2013.12.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1402578643" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Minelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.04.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.04.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277059v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v9-1116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277058v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roelly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2002004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_61" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghdad Mirebrahimi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Ruszel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Spitoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R. Nardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65558-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thuillier Le Gac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86619" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65558-1_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no=24875&amp;amp;no_revue=133" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856584v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002203v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9630-4954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069442665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/louis_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5478-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Crimaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Germana Minelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Difernand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9804" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697574v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.12.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04097614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2022.18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2052428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.01.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204764" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204676" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2020.1743858" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Henni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-019-00379-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dai Pra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.02.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fortuner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geniet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.431-461" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9522-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. M. Cirillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta M. Ruszel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spitoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2013.12.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1402578643" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Minelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.04.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.04.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277059v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v9-1116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277058v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roelly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2002004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_61" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghdad Mirebrahimi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Ruszel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Spitoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R. Nardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65558-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thuillier Le Gac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86619" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65558-1_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no=24875&amp;amp;no_revue=133" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856584v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002203v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>