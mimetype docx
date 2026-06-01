--- v1 (2026-05-06)
+++ v2 (2026-06-01)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">louis_p_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=FKqQaRwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/E-5478-2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -248,2817 +269,2817 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: “Statistical test for an urn model with random multidrawing and random addition” [Stochastic Process. Appl. 158 (2023) 342-360]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Crimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Germana Minelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 179, pp.104495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spa.2024.104495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the effect of the menstrual cycle or oral contraception on elite athletes’ training responses when workload is not objectively quantifiable: the MILS approach and findings from female Olympians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meignié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Storme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (2), pp.e001810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjsem-2023-001810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential estimation model in French alpine skiing - Individual evolution curve and progression typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Difernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sedeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.1082072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2022.1082072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture of longitudinal factor analyzers and their application to the assessment of chronic pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (18), pp.3259-3282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sim.9804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical test for an urn model with random multidrawing and random addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Crimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Germana Minelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158, pp.342-360. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2022.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un indice de réponse clinique multidimensionnel pour améliorer l’évaluation de la douleur chez les patients souffrant d’un syndrome de douleur rachidienne persistante après une chirurgie rachidienne, une étude multicentrique prospective en vie réelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (255), pp.4-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting non-linear reinforced stochastic processes: Synchronization and no-synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Crimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Germana Minelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/apr.2022.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative age effect in French alpine skiing: Problem and solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Larochelambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Difernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sedeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (10), pp.1137-1148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02640414.2022.2052428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An urn model with random multiple drawing and random addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Crimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Germana Minelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 147, pp.270-299. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2022.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Algorithms Provide Greater Prediction of Response to SCS Than Lead Screening Trial: A Predictive AI-Based Multicenter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (20), pp.4764. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10204764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite mixture models based on pain intensity, functional disability and psychological distress composite assessment allow identification of two distinct classes of persistentspinal pain syndrome after surgery patients related to their quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Billot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (20), pp.4676. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10204676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Multi-Dimensional Clinical Response Index Dedicated to Improving Global Assessment of Pain in Patients with Persistent Spinal Pain Syndrome after Spinal Surgery, Based on a Real-Life Prospective Multicentric Study (PREDIBACK) and Machine Learning Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (21), pp.4910. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10214910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation in a Binomial Stochastic Blockmodel for a Weighted Graph by a Variational Expectation Maximization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaher Khraibani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03610918.2020.1743858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is-ClusterMPP: clustering algorithm through point processes and influence space towards high-dimensional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11634-019-00379-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization and functional central limit theorems for interacting reinforced random walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Crimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dai Pra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Germana Minelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129 (1), pp.70-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spa.2018.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the morphometric identity of populations of Helicotylenchus pseudorobustus (Steiner, 1914) Golden, 1956 (Tylenchida: Hoplolaimidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fortuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Geniet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/15685411-00003148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic cellular automata. At a Crossroads between stochastic processes and statistical physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TSI.34.431-461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical probabilistic cellular automata: how effective is the synchronous updating?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-015-9522-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of self-interaction on the phase diagram of a Gibbs-like measure derived by a reversible Probabilistic Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. N. M. Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta M. Ruszel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spitoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nonequilibrium Statistical Mechanics: Fluctuations and Response, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chaos.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization via interacting reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dai Pra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Germana Minelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1239/jap/1402578643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realizable monotonicity for continuous-time Markov processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dai Pra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Germana Minelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 120 (6), pp.959--982. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2010.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monotonicity and complete monotonicity for continuous-time Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dai Pra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Minelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2006.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing coupling of probabilistic cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2005.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergodicity of PCA: Equivalence between Spatial and Temporal Mixing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/ECP.v9-1116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary measures and phase transition for a class of probabilistic cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dai Pra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6, pp.89-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ps:2002004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277058v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3068,107 +3089,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Parallelism Rate by Reversible PCA Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cellular Automata for Research and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Krakow, Poland. pp.576-585, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3178,206 +3199,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting stochastic processes with local/global reinforcement schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghdad Mirebrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques stochastiques hors d'équilibre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Marseille Luminy CIRM, France. , Ecole de recherche "Dynamiques stochastiques hors d'équilibre", trimestre thématique IHP, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Variation Method for a PCA related many-body potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Ruszel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Spitoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interacting Particle Systems and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Firenze, Italy. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3387,113 +3408,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca R. Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-65556-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65558-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3503,607 +3524,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient simulation of fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thuillier Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Darles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masaki Kanao; Genti Toyokuni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic Waves - Probing Earth System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, Seismic Waves - Probing Earth System, 978-1-78985-328-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.86619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mobilité singulière. Les mineur-e-s de l'Afrique subsaharienne aux rives sud de la Méditerranée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scioldo-Zürcher, Y. and Hily, Marie-Antoinette and Ma Mung, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87--115, 2019, Migrations, 978-2-86906-695-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mobilité singulière : les mineur(e)s de l'Afrique subsaharienne aux rives de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-115, 2019, 978-2-86906-695-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02085130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview: PCA Models and Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca R. Nardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic Cellular Automata. Theory, Applications and Future Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, , 2018, Emergence, Complexity and Computation, 978-3-319-65556-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization in Interacting Reinforced Stochastic Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Germana Minelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic Cellular Automata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, 978-3-319-65556-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65558-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'enseignement universitaire des mathématiques en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Groux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'éducation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79--103, 2007, Les mathématiques : connaissance en partage, 978-2-296-04603-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4113,222 +4134,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOX, mathematics for smart meals (succes story, cooperation with a food start-up, funded by AMIES, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">https://eu-maths-in.eu/success-stories-by-productive-sector/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La statistique à l'ère des big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le secret des urnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4338,218 +4359,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization and fluctuations for interacting stochastic systems with individual and collective reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghdad Mirebrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856584v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering in Attributed Weighted Nodes Network using Stochastic Block Model for Application to EEG Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher Khraibani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4559,104 +4580,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Mobilité d’une remarquable singularité : les mineur(e)s de l’Afrique subsaharienne aux rives sud de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #37, Centre Population et Développement. 2018, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4666,114 +4687,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automates Cellulaires Probabilistes : mesures stationnaires, mesures de Gibbs associées et ergodicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université des Sciences et Technologie de Lille - Lille I, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002203v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4841,51 +4862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="516ED4B3"/>
+    <w:nsid w:val="3F416780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9630-4954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069442665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/louis_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5478-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Crimaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Germana Minelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Difernand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9804" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697574v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.12.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04097614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2022.18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2052428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.01.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204764" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204676" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2020.1743858" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Henni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-019-00379-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dai Pra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.02.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fortuner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geniet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.431-461" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9522-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. M. Cirillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta M. Ruszel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spitoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2013.12.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1402578643" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Minelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.04.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.04.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277059v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v9-1116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277058v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roelly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2002004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_61" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghdad Mirebrahimi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Ruszel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Spitoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R. Nardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65558-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thuillier Le Gac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86619" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65558-1_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no=24875&amp;amp;no_revue=133" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856584v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002203v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9630-4954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069442665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/louis_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FKqQaRwAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5478-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Crimaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Germana Minelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104495" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chassard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meigni&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Storme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Difernand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1082072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697574v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.12.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04097614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2022.18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2052428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.01.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204764" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204676" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2020.1743858" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Henni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-019-00379-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dai Pra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.02.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fortuner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geniet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003148" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.431-461" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9522-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. M. Cirillo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta M. Ruszel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spitoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2013.12.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287461v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1402578643" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Minelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.04.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.04.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277059v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v9-1116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277058v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roelly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2002004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_61" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghdad Mirebrahimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Ruszel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Spitoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca R. Nardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65558-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120311v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thuillier Le Gac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724260v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65558-1_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no=24875&amp;amp;no_revue=133" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856584v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567913v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002203v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>