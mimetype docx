--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -706,252 +706,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucosylceramide in bunyavirus particles is essential for virus binding to host cells</w:t>
+                <w:t xml:space="preserve">Illuminating bunyavirus entry into host cells with fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zina M Uckeley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëva Duboeuf</w:t>
+                <w:t xml:space="preserve">Yu Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Gu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre‐yves Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-023-05103-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (4), pp.671-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.15165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651196v1</w:t>
+                <w:t xml:space="preserve">hal-04343976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating bunyavirus entry into host cells with fluorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Glucosylceramide in bunyavirus particles is essential for virus binding to host cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina M Uckeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Lozach</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magalie Mazelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (4), pp.671-678. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.15165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-023-05103-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343976v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rift Valley fever virus coordinates the assembly of a programmable E3 ligase to promote viral replication</w:t>
               </w:r>
@@ -1813,1160 +1813,1160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS‐CoV‐2 variants as super cell fusers: cause or consequence of COVID‐19 severity?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zina Uckeley</w:t>
+                <w:t xml:space="preserve">Rift Valley fever virus: a new avenue of research on the biological functions of amyloids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2021110041⟩</w:t>
+              <w:t xml:space="preserve">Future Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.677-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fvl-2021-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521122v1</w:t>
+                <w:t xml:space="preserve">hal-03477434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus de la fièvre de la vallée du Rift et son étonnante protéine NSs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psylvia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (6-7), pp.601-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2021090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthobunyaviruses: From Virus Binding to Penetration into Mammalian Host Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qilin Xin</w:t>
+                <w:t xml:space="preserve">SARS‐CoV‐2 variants as super cell fusers: cause or consequence of COVID‐19 severity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Uckeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2021110041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13050872⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03299089v1</w:t>
+                <w:t xml:space="preserve">hal-03521122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TMPRSS2 expression dictates the entry route used by SARS‐CoV‐2 to infect host cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthobunyaviruses: From Virus Binding to Penetration into Mammalian Host Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Windhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qilin Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2021107821⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13050872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03331369v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entry of Phenuiviruses into Mammalian Host Cells</w:t>
+                <w:t xml:space="preserve">TMPRSS2 expression dictates the entry route used by SARS‐CoV‐2 to infect host cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qilin Xin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Uckeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Doldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Stanifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Tischler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steeve Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.299. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13020299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embj.2021107821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03299727v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift Valley fever virus: a new avenue of research on the biological functions of amyloids?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entry of Phenuiviruses into Mammalian Host Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qilin Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ke Peng</w:t>
+                <w:t xml:space="preserve">Nicole Tischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (10), pp.677-689. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/fvl-2021-0094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13020299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477434v1</w:t>
+                <w:t xml:space="preserve">hal-03299727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSs amyloid formation is associated with the virulence of Rift Valley fever virus in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SFTSV Infection Induces BAK/BAX-Dependent Mitochondrial DNA Release to Trigger NLRP3 Inflammasome Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Nachman</w:t>
+                <w:t xml:space="preserve">Shufen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsten Richter</w:t>
+                <w:t xml:space="preserve">Hao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Tamietti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jana Koch</w:t>
+                <w:t xml:space="preserve">Yu-Lan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Lin Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Qiong Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17101-y⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (13), pp.4370-4385.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02949167v1</w:t>
+                <w:t xml:space="preserve">hal-03154543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Biology of Viral Infections</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NSs amyloid formation is associated with the virulence of Rift Valley fever virus in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psylvia Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Nachman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tamietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9112431⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17101-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331551v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02949167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Toscana Virus Reverse Genetics System Establishes NSs as an Antagonist of Type I Interferon Responses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell Biology of Viral Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12040400⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9112431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154548v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFTSV Infection Induces BAK/BAX-Dependent Mitochondrial DNA Release to Trigger NLRP3 Inflammasome Activation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Toscana Virus Reverse Genetics System Establishes NSs as an Antagonist of Type I Interferon Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Lan Zhang</w:t>
+                <w:t xml:space="preserve">Franziska Woelfl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psylvia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi-Lin Xin</w:t>
+                <w:t xml:space="preserve">Nadia Oreshkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen-Qiong Guan</w:t>
+                <w:t xml:space="preserve">Felix Pahmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Windhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (13), pp.4370-4385.e7. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12040400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154543v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOEWE Workshop Particle Characterization in Medicine and Biology</w:t>
               </w:r>
@@ -3086,51 +3086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSs Filament Formation Is Important but Not Sufficient for RVFV Virulence In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shufen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangtao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,90 +3354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée cellulaire des phlébovirus chez l’hôte mammifère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina M Uckeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole D Tischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psylvia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3566,51 +3566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Use of the C-Type Lectins L-SIGN and DC-SIGN for Phlebovirus Endocytosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psylvia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uukuniemi Virus as a Tick-Borne Virus Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Mazelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Nicolas Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,51 +3873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Tischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (5), pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3945,486 +3945,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblages à haut débit d’ARN interférents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magalie Mazelier</w:t>
+                <w:t xml:space="preserve">Dynamics of Virus-Receptor Interactions in Virus Binding, Signaling, and Endocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Stanifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153103007⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.2794-2815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v7062747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331566v1</w:t>
+                <w:t xml:space="preserve">hal-03331565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification triggers Andes hantavirus membrane fusion and rearrangement of Gc into a stable post-fusion homotrimer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberta Mancini</w:t>
+                <w:t xml:space="preserve">Criblages à haut débit d’ARN interférents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Mazelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Tischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000269⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.247-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153103007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331564v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bunyaviruses: from transmission by arthropods to virus entry into the mammalian host first-target cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Psylvia Léger</w:t>
+                <w:t xml:space="preserve">Acidification triggers Andes hantavirus membrane fusion and rearrangement of Gc into a stable post-fusion homotrimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.859-881. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (11), pp.3192-3197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/FVL.15.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331588v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Virus-Receptor Interactions in Virus Binding, Signaling, and Endocytosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Megan Stanifer</w:t>
+                <w:t xml:space="preserve">Bunyaviruses: from transmission by arthropods to virus entry into the mammalian host first-target cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psylvia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (6), pp.2794-2815. </w:t>
+              <w:t xml:space="preserve">Future Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.859-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v7062747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/FVL.15.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331565v1</w:t>
+                <w:t xml:space="preserve">hal-03331588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide small interfering RNA screens reveal VAMP3 as a novel host factor required for Uukuniemi virus late penetration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4514,51 +4514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hantavirus Gn and Gc glycoproteins self-assemble into virus-like particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Cifuentes-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4642,429 +4642,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01134374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of DC-SIGN in Lassa virus entry into human dendritic cells.</w:t>
+                <w:t xml:space="preserve">[Cellular protein disposal system assists poxvirus genome uncoating].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Rita Goncalves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ari Helenius</w:t>
+                <w:t xml:space="preserve">Jason Mercer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01893-13⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (6-7), pp.561-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2013296002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01131042v1</w:t>
+                <w:t xml:space="preserve">pasteur-01131981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid method for infectivity titration of Andes hantavirus using flow cytometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of DC-SIGN in Lassa virus entry into human dendritic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Rita Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Moraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Pasquato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo P Barriga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcela Ferrés</w:t>
+                <w:t xml:space="preserve">Ari Helenius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.06.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (21), pp.11504-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01893-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01130214v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01131042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Cellular protein disposal system assists poxvirus genome uncoating].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rapid method for infectivity titration of Andes hantavirus using flow cytometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo P Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza Martínez-Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Galeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Mercer</w:t>
+                <w:t xml:space="preserve">Marcela Ferrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (6-7), pp.561-3. </w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 193 (2), pp.291-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2013296002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01131981v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01130214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-SIGN, un récepteur des phlébovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Helenius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5124,51 +5124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Control of arthropods].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Helenius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duodecim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 128 (18), pp.1929-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5219,51 +5219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatta Huotari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Helenius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (1), pp.35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5291,295 +5291,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid, Silica-Coated, Janus-Like Plasmonic-Magnetic Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DC-SIGN as a Receptor for Phleboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Sotiriou</w:t>
+                <w:t xml:space="preserve">Andreas Kühbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Hirt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frank Krumeich</w:t>
+                <w:t xml:space="preserve">David Bitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm200399t⟩</w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331574v1</w:t>
+                <w:t xml:space="preserve">hal-03331573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-SIGN as a Receptor for Phleboviruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid, Silica-Coated, Janus-Like Plasmonic-Magnetic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Sotiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Hirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Kühbacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberta Mancini</w:t>
+                <w:t xml:space="preserve">Alexandra Teleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bitto</w:t>
+                <w:t xml:space="preserve">Frank Krumeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (1), pp.75-88. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (7), pp.1985-1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm200399t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331573v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entry of Bunyaviruses into Mammalian Cells</w:t>
               </w:r>
@@ -5591,64 +5591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oestereich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6078,269 +6078,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-type Lectins L-SIGN and DC-SIGN Capture and Transmit Infectious Hepatitis C Virus Pseudotype Particles</w:t>
+                <w:t xml:space="preserve">DC-SIGN: a multi-task viral receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birke Bartosch</w:t>
+                <w:t xml:space="preserve">Cinzia Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Virelizier</w:t>
+                <w:t xml:space="preserve">Ralf Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Arenzana-Seisdedos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (2), pp.113-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331581v1</w:t>
+                <w:t xml:space="preserve">hal-03331598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-SIGN: a multi-task viral receptor</w:t>
+                <w:t xml:space="preserve">C-type Lectins L-SIGN and DC-SIGN Capture and Transmit Infectious Hepatitis C Virus Pseudotype Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birke Bartosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia Nobile</w:t>
+                <w:t xml:space="preserve">Jean-Louis Virelizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Altmeyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fernando Arenzana-Seisdedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (31), pp.32035-32045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M402296200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331598v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-SIGN and L-SIGN are high affinity binding receptors for hepatitis C virus glycoprotein E2.</w:t>
               </w:r>
@@ -6486,51 +6486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.R de Soultrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Tarrago-Litvak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6922,90 +6922,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Rift Valley Fever Viral Particles Fluorescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7065,64 +7065,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Virus Entry with Fluorescently Labeled Viral Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Mazelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psylvia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7376,51 +7376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C54F9F6"/>
+    <w:nsid w:val="C99EC6AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7607,51 +7607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-lozach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-1452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08943210X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7072-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jordan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Engels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Alara Weihs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias M&#252;rle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61071-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lozach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00146-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bouloy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina M Uckeley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Mazelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-05103-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Lozach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibo Rao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongtao Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqiong Guan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Ojha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmin Jiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina M&#228;ntyl&#228;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Quirin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naphak Modhira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012690" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goellner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giray Enkavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibhu Prasad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denolly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungmin Eu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42985-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Xin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sch&#228;fer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rolfs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gondelaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102706" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Windhaber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Uckeley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02146-21" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina M. Uckeley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psylvia L&#233;ger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050872" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Doldan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Stanifer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Boulant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021107821" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tischler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Peng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fvl-2021-0094" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02949167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Nachman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Richter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17101-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112431" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Woelfl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oreshkova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pahmeier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040400" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufen Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lan Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Lin Xin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Qiong Guan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Ashtikar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#228;der" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wunderlich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/pf20190002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangtao Zhu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090834" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571754v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moeller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars K&#252;hn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nilsson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Robens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001631" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D Tischler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0780" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.06.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Tetard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Youness" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cordes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N Rouxel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12393" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351476v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Nicolas Rouxel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zumstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mancini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00095-16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelina Albornoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hoffmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050143" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Meier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153103007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bignon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000269" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/FVL.15.52" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7062747" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01136028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Franceschini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Horvath" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00388-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01134374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cifuentes-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal L M&#225;rquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bulling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Klingstr&#246;m" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03118-13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rita Goncalves" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Moraz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pasquato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Helenius" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01893-13" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130214v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P Barriga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Mart&#237;nez-Valdebenito" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Galeno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ferr&#233;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.06.022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131981v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mercer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013296002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331571v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatta Huotari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2011.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sotiriou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hirt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Teleki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200399t" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331573v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#252;hbacher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.06.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oestereich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2010.05.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mondotte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gamarnik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00116-07" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burleigh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schiffer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pezo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.6.2949-2957.2006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Navarro-Sanchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Harriague" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504337200" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331581v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Virelizier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenzana-Seisdedos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M402296200" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331598v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Nobile" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Altmeyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Lacroix de Lavalette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Foung" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301284200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R de Soultrait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tarrago-Litvak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Litvak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01064-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFXM9ZH0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Podevin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Sabile" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gajardo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Delhem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jhep.2001.24749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727919v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pesce" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ptchelkine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715454v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331553v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8678-1_8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-393-6_4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-lozach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-1452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08943210X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7072-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jordan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Engels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Alara Weihs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias M&#252;rle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61071-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lozach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00146-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bouloy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Lozach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina M Uckeley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Mazelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-05103-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibo Rao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongtao Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqiong Guan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Ojha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmin Jiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina M&#228;ntyl&#228;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Quirin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naphak Modhira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012690" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goellner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giray Enkavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibhu Prasad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denolly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungmin Eu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42985-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Xin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sch&#228;fer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rolfs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gondelaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102706" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Windhaber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Uckeley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02146-21" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina M. Uckeley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477434v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Peng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fvl-2021-0094" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psylvia L&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050872" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Doldan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Stanifer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Boulant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021107821" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tischler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020299" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufen Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lan Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Lin Xin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Qiong Guan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02949167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Nachman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Richter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17101-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331551v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112431" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Woelfl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oreshkova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pahmeier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040400" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Ashtikar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#228;der" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wunderlich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/pf20190002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangtao Zhu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090834" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571754v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moeller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars K&#252;hn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nilsson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Robens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001631" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D Tischler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0780" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.06.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Tetard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Youness" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cordes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N Rouxel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12393" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351476v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Nicolas Rouxel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zumstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mancini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00095-16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelina Albornoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hoffmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050143" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7062747" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Meier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153103007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000269" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331588v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/FVL.15.52" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01136028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Franceschini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Horvath" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00388-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01134374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cifuentes-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal L M&#225;rquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bulling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Klingstr&#246;m" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03118-13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131981v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mercer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013296002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rita Goncalves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Moraz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pasquato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Helenius" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01893-13" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P Barriga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Mart&#237;nez-Valdebenito" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Galeno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ferr&#233;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.06.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331571v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatta Huotari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2011.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331573v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#252;hbacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.06.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sotiriou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hirt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Teleki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200399t" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oestereich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2010.05.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mondotte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gamarnik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00116-07" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burleigh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schiffer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pezo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.6.2949-2957.2006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Navarro-Sanchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Harriague" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504337200" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331598v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Nobile" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Altmeyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Virelizier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenzana-Seisdedos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M402296200" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Lacroix de Lavalette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Foung" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301284200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R de Soultrait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tarrago-Litvak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Litvak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01064-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFXM9ZH0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Podevin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Sabile" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gajardo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Delhem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jhep.2001.24749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727919v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pesce" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ptchelkine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715454v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331553v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8678-1_8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-393-6_4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>