--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -706,386 +706,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating bunyavirus entry into host cells with fluorescence</w:t>
+                <w:t xml:space="preserve">Rift Valley fever virus coordinates the assembly of a programmable E3 ligase to promote viral replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Gu</w:t>
+                <w:t xml:space="preserve">Huiling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Lozach</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yulan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guibo Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongtao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenqiong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.15165⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343976v1</w:t>
+                <w:t xml:space="preserve">hal-04737509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucosylceramide in bunyavirus particles is essential for virus binding to host cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina M Uckeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Duboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Mazelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81 (1), pp.71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-023-05103-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift Valley fever virus coordinates the assembly of a programmable E3 ligase to promote viral replication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chongtao Zhang</w:t>
+                <w:t xml:space="preserve">Illuminating bunyavirus entry into host cells with fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenqiong Guan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre‐yves Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (4), pp.671-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.15165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737509v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamin independent endocytosis is an alternative cell entry mechanism for multiple animal viruses</w:t>
               </w:r>
@@ -1813,425 +1813,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift Valley fever virus: a new avenue of research on the biological functions of amyloids?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ke Peng</w:t>
+                <w:t xml:space="preserve">SARS‐CoV‐2 variants as super cell fusers: cause or consequence of COVID‐19 severity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Uckeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fvl-2021-0094⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2021110041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477434v1</w:t>
+                <w:t xml:space="preserve">hal-03521122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus de la fièvre de la vallée du Rift et son étonnante protéine NSs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psylvia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (6-7), pp.601-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2021090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS‐CoV‐2 variants as super cell fusers: cause or consequence of COVID‐19 severity?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zina Uckeley</w:t>
+                <w:t xml:space="preserve">Orthobunyaviruses: From Virus Binding to Penetration into Mammalian Host Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Windhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qilin Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2021110041⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13050872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03521122v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthobunyaviruses: From Virus Binding to Penetration into Mammalian Host Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Windhaber</w:t>
+                <w:t xml:space="preserve">Entry of Phenuiviruses into Mammalian Host Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qilin Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.872. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13050872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13020299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299089v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TMPRSS2 expression dictates the entry route used by SARS‐CoV‐2 to infect host cells</w:t>
               </w:r>
@@ -2345,628 +2375,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entry of Phenuiviruses into Mammalian Host Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rift Valley fever virus: a new avenue of research on the biological functions of amyloids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Tischler</w:t>
+                <w:t xml:space="preserve">Ke Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.299. </w:t>
+              <w:t xml:space="preserve">Future Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.677-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13020299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/fvl-2021-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299727v1</w:t>
+                <w:t xml:space="preserve">hal-03477434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFTSV Infection Induces BAK/BAX-Dependent Mitochondrial DNA Release to Trigger NLRP3 Inflammasome Activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NSs amyloid formation is associated with the virulence of Rift Valley fever virus in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psylvia Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shufen Li</w:t>
+                <w:t xml:space="preserve">Eliana Nachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Li</w:t>
+                <w:t xml:space="preserve">Karsten Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Lan Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhen-Qiong Guan</w:t>
+                <w:t xml:space="preserve">Carole Tamietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.105⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17101-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154543v1</w:t>
+                <w:t xml:space="preserve">pasteur-02949167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSs amyloid formation is associated with the virulence of Rift Valley fever virus in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell Biology of Viral Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17101-y⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9112431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02949167v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Biology of Viral Infections</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel Toscana Virus Reverse Genetics System Establishes NSs as an Antagonist of Type I Interferon Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Woelfl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psylvia Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oreshkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Pahmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Windhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9112431⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12040400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331551v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Toscana Virus Reverse Genetics System Establishes NSs as an Antagonist of Type I Interferon Responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SFTSV Infection Induces BAK/BAX-Dependent Mitochondrial DNA Release to Trigger NLRP3 Inflammasome Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shufen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Woelfl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Psylvia Léger</w:t>
+                <w:t xml:space="preserve">Yu-Lan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Oreshkova</w:t>
+                <w:t xml:space="preserve">Qi-Lin Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Pahmeier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Windhaber</w:t>
+                <w:t xml:space="preserve">Zhen-Qiong Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.400. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (13), pp.4370-4385.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v12040400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154548v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOEWE Workshop Particle Characterization in Medicine and Biology</w:t>
               </w:r>
@@ -3086,103 +3086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSs Filament Formation Is Important but Not Sufficient for RVFV Virulence In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shufen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangtao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenqiong Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (9), </w:t>
@@ -3354,90 +3354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée cellulaire des phlébovirus chez l’hôte mammifère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina M Uckeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole D Tischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psylvia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3566,51 +3566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Use of the C-Type Lectins L-SIGN and DC-SIGN for Phlebovirus Endocytosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psylvia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uukuniemi Virus as a Tick-Borne Virus Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Mazelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Nicolas Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,51 +3873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Tischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (5), pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3945,486 +3945,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Virus-Receptor Interactions in Virus Binding, Signaling, and Endocytosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Megan Stanifer</w:t>
+                <w:t xml:space="preserve">Criblages à haut débit d’ARN interférents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Mazelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v7062747⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.247-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153103007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331565v1</w:t>
+                <w:t xml:space="preserve">hal-03331566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblages à haut débit d’ARN interférents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magalie Mazelier</w:t>
+                <w:t xml:space="preserve">Acidification triggers Andes hantavirus membrane fusion and rearrangement of Gc into a stable post-fusion homotrimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153103007⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (11), pp.3192-3197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331566v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification triggers Andes hantavirus membrane fusion and rearrangement of Gc into a stable post-fusion homotrimer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberta Mancini</w:t>
+                <w:t xml:space="preserve">Bunyaviruses: from transmission by arthropods to virus entry into the mammalian host first-target cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psylvia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Tischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (11), pp.3192-3197. </w:t>
+              <w:t xml:space="preserve">Future Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.859-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/FVL.15.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331564v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bunyaviruses: from transmission by arthropods to virus entry into the mammalian host first-target cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Psylvia Léger</w:t>
+                <w:t xml:space="preserve">Dynamics of Virus-Receptor Interactions in Virus Binding, Signaling, and Endocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Stanifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.859-881. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.2794-2815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/FVL.15.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v7062747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331588v1</w:t>
+                <w:t xml:space="preserve">hal-03331565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide small interfering RNA screens reveal VAMP3 as a novel host factor required for Uukuniemi virus late penetration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4514,51 +4514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hantavirus Gn and Gc glycoproteins self-assemble into virus-like particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Cifuentes-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4642,429 +4642,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01134374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Cellular protein disposal system assists poxvirus genome uncoating].</w:t>
+                <w:t xml:space="preserve">Role of DC-SIGN in Lassa virus entry into human dendritic cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Mercer</w:t>
+                <w:t xml:space="preserve">Ana-Rita Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Moraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Pasquato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Helenius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2013296002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (21), pp.11504-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01893-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01131981v1</w:t>
+                <w:t xml:space="preserve">pasteur-01131042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of DC-SIGN in Lassa virus entry into human dendritic cells.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rapid method for infectivity titration of Andes hantavirus using flow cytometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari Helenius</w:t>
+                <w:t xml:space="preserve">Gonzalo P Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza Martínez-Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Galeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Ferrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01893-13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 193 (2), pp.291-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01131042v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01130214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid method for infectivity titration of Andes hantavirus using flow cytometry.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Cellular protein disposal system assists poxvirus genome uncoating].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Ferrés</w:t>
+                <w:t xml:space="preserve">Jason Mercer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 193 (2), pp.291-4. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (6-7), pp.561-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2013296002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01130214v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01131981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-SIGN, un récepteur des phlébovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Helenius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5124,51 +5124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Control of arthropods].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Helenius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duodecim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 128 (18), pp.1929-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5219,51 +5219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatta Huotari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Helenius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (1), pp.35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5323,51 +5323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kühbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5604,51 +5604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oestereich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6078,269 +6078,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-SIGN: a multi-task viral receptor</w:t>
+                <w:t xml:space="preserve">C-type Lectins L-SIGN and DC-SIGN Capture and Transmit Infectious Hepatitis C Virus Pseudotype Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia Nobile</w:t>
+                <w:t xml:space="preserve">Birke Bartosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Altmeyer</w:t>
+                <w:t xml:space="preserve">Jean-Louis Virelizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Schwartz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fernando Arenzana-Seisdedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (31), pp.32035-32045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M402296200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331598v1</w:t>
+                <w:t xml:space="preserve">hal-03331581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-type Lectins L-SIGN and DC-SIGN Capture and Transmit Infectious Hepatitis C Virus Pseudotype Particles</w:t>
+                <w:t xml:space="preserve">DC-SIGN: a multi-task viral receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Virelizier</w:t>
+                <w:t xml:space="preserve">Cinzia Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Arenzana-Seisdedos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ralf Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (2), pp.113-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331581v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-SIGN and L-SIGN are high affinity binding receptors for hepatitis C virus glycoprotein E2.</w:t>
               </w:r>
@@ -6486,51 +6486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.R de Soultrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Tarrago-Litvak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6922,90 +6922,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Rift Valley Fever Viral Particles Fluorescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7065,64 +7065,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Virus Entry with Fluorescently Labeled Viral Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Mazelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psylvia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7376,51 +7376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C99EC6AB"/>
+    <w:nsid w:val="D78D4348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7607,51 +7607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-lozach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-1452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08943210X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7072-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jordan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Engels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Alara Weihs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias M&#252;rle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61071-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lozach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00146-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bouloy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Lozach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina M Uckeley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Mazelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-05103-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibo Rao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongtao Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqiong Guan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Ojha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmin Jiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina M&#228;ntyl&#228;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Quirin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naphak Modhira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012690" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goellner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giray Enkavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibhu Prasad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denolly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungmin Eu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42985-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Xin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sch&#228;fer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rolfs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gondelaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102706" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Windhaber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Uckeley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02146-21" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina M. Uckeley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477434v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Peng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fvl-2021-0094" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psylvia L&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050872" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Doldan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Stanifer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Boulant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021107821" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tischler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020299" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufen Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lan Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Lin Xin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Qiong Guan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02949167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Nachman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Richter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17101-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331551v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112431" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Woelfl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oreshkova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pahmeier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040400" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Ashtikar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#228;der" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wunderlich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/pf20190002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangtao Zhu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090834" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571754v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moeller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars K&#252;hn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nilsson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Robens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001631" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D Tischler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0780" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.06.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Tetard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Youness" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cordes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N Rouxel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12393" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351476v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Nicolas Rouxel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zumstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mancini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00095-16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelina Albornoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hoffmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050143" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7062747" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Meier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153103007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000269" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331588v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/FVL.15.52" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01136028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Franceschini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Horvath" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00388-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01134374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cifuentes-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal L M&#225;rquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bulling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Klingstr&#246;m" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03118-13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131981v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mercer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013296002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rita Goncalves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Moraz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pasquato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Helenius" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01893-13" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P Barriga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Mart&#237;nez-Valdebenito" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Galeno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ferr&#233;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.06.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331571v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatta Huotari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2011.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331573v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#252;hbacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.06.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sotiriou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hirt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Teleki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200399t" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oestereich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2010.05.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mondotte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gamarnik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00116-07" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burleigh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schiffer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pezo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.6.2949-2957.2006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Navarro-Sanchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Harriague" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504337200" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331598v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Nobile" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Altmeyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Virelizier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenzana-Seisdedos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M402296200" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Lacroix de Lavalette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Foung" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301284200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R de Soultrait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tarrago-Litvak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Litvak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01064-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFXM9ZH0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Podevin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Sabile" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gajardo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Delhem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jhep.2001.24749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727919v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pesce" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ptchelkine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715454v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331553v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8678-1_8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-393-6_4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-lozach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-1452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08943210X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7072-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jordan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Engels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Alara Weihs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias M&#252;rle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61071-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lozach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00146-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bouloy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibo Rao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongtao Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqiong Guan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.09.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina M Uckeley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Mazelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-05103-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Lozach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Ojha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmin Jiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina M&#228;ntyl&#228;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Quirin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naphak Modhira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012690" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goellner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giray Enkavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibhu Prasad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denolly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungmin Eu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42985-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Xin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sch&#228;fer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rolfs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gondelaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102706" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Windhaber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Uckeley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02146-21" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina M. Uckeley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psylvia L&#233;ger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050872" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tischler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020299" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Doldan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Stanifer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Boulant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021107821" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Peng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fvl-2021-0094" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02949167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Nachman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Richter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17101-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112431" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Woelfl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oreshkova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pahmeier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040400" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufen Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lan Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Lin Xin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Qiong Guan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Ashtikar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#228;der" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wunderlich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/pf20190002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangtao Zhu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090834" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571754v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moeller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars K&#252;hn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nilsson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Robens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001631" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D Tischler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0780" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.06.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Tetard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Youness" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cordes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N Rouxel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12393" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351476v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Nicolas Rouxel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zumstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mancini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00095-16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelina Albornoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hoffmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050143" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Meier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153103007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bignon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000269" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/FVL.15.52" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7062747" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01136028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Franceschini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Horvath" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00388-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01134374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cifuentes-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal L M&#225;rquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bulling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Klingstr&#246;m" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03118-13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rita Goncalves" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Moraz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pasquato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Helenius" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01893-13" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130214v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P Barriga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Mart&#237;nez-Valdebenito" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Galeno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ferr&#233;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.06.022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131981v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mercer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013296002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331571v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatta Huotari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2011.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331573v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#252;hbacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.06.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sotiriou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hirt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Teleki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200399t" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oestereich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2010.05.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mondotte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gamarnik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00116-07" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burleigh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schiffer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pezo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.6.2949-2957.2006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Navarro-Sanchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Harriague" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504337200" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331581v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Virelizier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenzana-Seisdedos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M402296200" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331598v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Nobile" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Altmeyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Lacroix de Lavalette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Foung" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301284200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R de Soultrait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tarrago-Litvak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Litvak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01064-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFXM9ZH0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Podevin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Sabile" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gajardo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Delhem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jhep.2001.24749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727919v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pesce" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ptchelkine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715454v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331553v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8678-1_8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-393-6_4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>