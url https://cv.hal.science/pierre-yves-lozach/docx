--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1,7321 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7269 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Yves Lozach </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche, INRAE, Département Santé Animale, Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-yves-lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9966-1452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08943210X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8ddu0noAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-7072-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, at the center of the global virology research challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gerlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lomonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (2), pp.59-63. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2025.1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrin beta 1 facilitates non-enveloped hepatitis E virus cell entry through the recycling endosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Alara Weihs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Mürle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5403. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-61071-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSs: the multifaceted bunyavirus virulence factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44298-025-00146-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedemann Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucosylceramide in bunyavirus particles is essential for virus binding to host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina M Uckeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Mazelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-023-05103-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating bunyavirus entry into host cells with fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (4), pp.671-678. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mmi.15165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift Valley fever virus coordinates the assembly of a programmable E3 ligase to promote viral replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibo Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongtao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenqiong Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2024.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamin independent endocytosis is an alternative cell entry mechanism for multiple animal viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anmin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Mäntylä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphak Modhira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (11), pp.e1012690. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1012690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika virus prM protein contains cholesterol binding motifs required for virus entry and assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Goellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giray Enkavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibhu Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungmin Eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.7344. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-42985-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenuivirus Toscana virus makes an atypical use of vacuolar acidity to enter host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qilin Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Obr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Rolfs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (8), pp.e1011562. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral amyloids: New opportunities for antiviral therapeutic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Gondelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Longhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.102706. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbi.2023.102706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Orthobunyavirus Germiston Enters Host Cells from Late Endosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Windhaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qilin Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Uckeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Obr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (5), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.02146-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus SARS-CoV-2 utilise différentes voies d’entrée pour infecter les cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina M. Uckeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (5), pp.419-422. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS‐CoV‐2 variants as super cell fusers: cause or consequence of COVID‐19 severity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Uckeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (24), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.2021110041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus de la fièvre de la vallée du Rift et son étonnante protéine NSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psylvia Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (6-7), pp.601-608. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthobunyaviruses: From Virus Binding to Penetration into Mammalian Host Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Windhaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qilin Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.872. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry of Phenuiviruses into Mammalian Host Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qilin Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.299. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13020299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMPRSS2 expression dictates the entry route used by SARS‐CoV‐2 to infect host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Uckeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Doldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Stanifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Boulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (16), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.2021107821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift Valley fever virus: a new avenue of research on the biological functions of amyloids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.677-689. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fvl-2021-0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSs amyloid formation is associated with the virulence of Rift Valley fever virus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psylvia Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Nachman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tamietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.3281. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17101-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02949167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Biology of Viral Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.2431. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9112431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Toscana Virus Reverse Genetics System Establishes NSs as an Antagonist of Type I Interferon Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Woelfl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psylvia Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Oreshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Pahmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Windhaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.400. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12040400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFTSV Infection Induces BAK/BAX-Dependent Mitochondrial DNA Release to Trigger NLRP3 Inflammasome Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Lan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Lin Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Qiong Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (13), pp.4370-4385.e7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSs Filament Formation Is Important but Not Sufficient for RVFV Virulence In Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangtao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenqiong Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11090834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOEWE Workshop Particle Characterization in Medicine and Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukul Ashtikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Wunderlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20900/pf20190002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Proteomics of Uukuniemi Virus-host Cell Interactions Reveals GBF1 as Proviral Host Factor for Phleboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Uckeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Moeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Robens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (12), pp.2401-2417. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.RA119.001631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée cellulaire des phlébovirus chez l’hôte mammifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina M Uckeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole D Tischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psylvia Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2019.0780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Virus–Host Cell Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 430 (17), pp.2555-2556. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2018.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Use of the C-Type Lectins L-SIGN and DC-SIGN for Phlebovirus Endocytosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psylvia Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan N Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (6), pp.639-56. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tra.12393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01351418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uukuniemi Virus as a Tick-Borne Virus Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Mazelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Nicolas Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zumstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Bell-Sakyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (15), pp.6784-98. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00095-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01351476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Bunyavirus-Host Cell Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelina Albornoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.143. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v8050143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblages à haut débit d’ARN interférents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Mazelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), pp.247-249. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153103007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunyaviruses: from transmission by arthropods to virus entry into the mammalian host first-target cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psylvia Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.859-881. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/FVL.15.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification triggers Andes hantavirus membrane fusion and rearrangement of Gc into a stable post-fusion homotrimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (11), pp.3192-3197. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Virus-Receptor Interactions in Virus Binding, Signaling, and Endocytosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Boulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Stanifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (6), pp.2794-2815. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v7062747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide small interfering RNA screens reveal VAMP3 as a novel host factor required for Uukuniemi virus late penetration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (15), pp.8565-78. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00388-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01136028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantavirus Gn and Gc glycoproteins self-assemble into virus-like particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Cifuentes-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal L Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bulling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Klingström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (4), pp.2344-8. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.03118-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01134374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of DC-SIGN in Lassa virus entry into human dendritic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Rita Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Moraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pasquato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Helenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (21), pp.11504-15. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01893-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01131042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid method for infectivity titration of Andes hantavirus using flow cytometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo P Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Martínez-Valdebenito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Galeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Ferrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193 (2), pp.291-4. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01130214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Cellular protein disposal system assists poxvirus genome uncoating].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mercer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (6-7), pp.561-3. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2013296002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01131981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-SIGN, un récepteur des phlébovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Helenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.16-18. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2012281005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Control of arthropods].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Helenius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duodecim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 128 (18), pp.1929-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-SIGN as a Receptor for Phleboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kühbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host &amp; Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2011.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid, Silica-Coated, Janus-Like Plasmonic-Magnetic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Sotiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Teleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Krumeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (7), pp.1985-1992. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm200399t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-penetrating viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatta Huotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Helenius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coviro.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry of Bunyaviruses into Mammalian Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oestereich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host &amp; Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (6), pp.488-499. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Role of Dengue Virus Envelope Protein N Glycosylation at Asparagine-67 during Viral Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Mondotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gamarnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (13), pp.7136-7148. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00116-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection of Dendritic Cells (DCs), Not DC-SIGN-Mediated Internalization of Human Immunodeficiency Virus, Is Required for Long-Term Transfer of Virus to T Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burleigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Schiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Staropoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (6), pp.2949-2957. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.80.6.2949-2957.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell-specific intercellular adhesion molecule 3-grabbing non-integrin (DC-SIGN)-mediated enhancement of dengue virus infection is independent of DC-SIGN internalization signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burleigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Staropoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Navarro-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Harriague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 280 (25), pp.23698-23708. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M504337200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-type Lectins L-SIGN and DC-SIGN Capture and Transmit Infectious Hepatitis C Virus Pseudotype Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birke Bartosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Virelizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Arenzana-Seisdedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (31), pp.32035-32045. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M402296200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-SIGN: a multi-task viral receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-SIGN and L-SIGN are high affinity binding receptors for hepatitis C virus glycoprotein E2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Lortat-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Lacroix de Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Staropoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Foung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (22), pp.20358-66. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M301284200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Aptamers Derived from HIV-1 RNase H Inhibitors are Strong Anti-integrase Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R de Soultrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tarrago-Litvak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Litvak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 324 (2), pp.195-203. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-2836(02)01064-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of hepatitis C virus NS5A natural mutants in a hepatocytic cell line inhibits the antiviral effect of interferon in a PKR-independent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Podevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Sabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (6), pp.1503-1511. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/jhep.2001.24749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine Redox State Governs the Condensation Pathway of Hendra Virus W Protein and Differentially Impacts Type I IFN and NF-κB signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Gondelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ptchelkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727919v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Rift Valley Fever Viral Particles Fluorescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rift Valley Fever Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2824, Springer US, pp.165-188, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Virus Entry with Fluorescently Labeled Viral Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Mazelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psylvia Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influenza Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-183, 2018, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8678-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The C Type Lectins DC-SIGN and L-SIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burleigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Staropoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycovirology protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 379, pp.51-68, 2007, Methods in Molecular Biology, 978-1-58829-590-3. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-59745-393-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7376,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D78D4348"/>
+    <w:nsid w:val="6FE88318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7607,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-lozach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-1452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08943210X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7072-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jordan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Engels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Alara Weihs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias M&#252;rle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61071-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lozach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00146-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bouloy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibo Rao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongtao Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqiong Guan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.09.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina M Uckeley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Mazelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-05103-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Lozach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Ojha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmin Jiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina M&#228;ntyl&#228;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Quirin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naphak Modhira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012690" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goellner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giray Enkavi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibhu Prasad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denolly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungmin Eu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42985-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Xin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sch&#228;fer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rolfs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gondelaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102706" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Windhaber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Uckeley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02146-21" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina M. Uckeley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psylvia L&#233;ger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050872" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tischler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020299" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Doldan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Stanifer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Boulant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021107821" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Peng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fvl-2021-0094" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02949167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Nachman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Richter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17101-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112431" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Woelfl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oreshkova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pahmeier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040400" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufen Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lan Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Lin Xin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Qiong Guan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Ashtikar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#228;der" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wunderlich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/pf20190002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangtao Zhu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090834" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571754v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moeller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars K&#252;hn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nilsson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Robens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001631" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D Tischler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0780" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.06.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Tetard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Youness" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cordes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N Rouxel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12393" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351476v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Nicolas Rouxel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zumstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mancini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00095-16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelina Albornoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hoffmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050143" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Meier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153103007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bignon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000269" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/FVL.15.52" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7062747" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01136028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Franceschini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Horvath" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00388-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01134374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cifuentes-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal L M&#225;rquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bulling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Klingstr&#246;m" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03118-13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rita Goncalves" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Moraz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pasquato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Helenius" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01893-13" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130214v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P Barriga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Mart&#237;nez-Valdebenito" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Galeno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ferr&#233;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.06.022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131981v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mercer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013296002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331571v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatta Huotari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2011.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331573v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#252;hbacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.06.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sotiriou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hirt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Teleki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200399t" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oestereich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2010.05.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mondotte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gamarnik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00116-07" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burleigh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schiffer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pezo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.6.2949-2957.2006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Navarro-Sanchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Harriague" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504337200" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331581v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Virelizier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenzana-Seisdedos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M402296200" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331598v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Nobile" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Altmeyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Lacroix de Lavalette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Foung" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301284200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R de Soultrait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tarrago-Litvak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Litvak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01064-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFXM9ZH0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Podevin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Sabile" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gajardo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Delhem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jhep.2001.24749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727919v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pesce" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ptchelkine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715454v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331553v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8678-1_8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-393-6_4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yves-lozach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-1452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08943210X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=8ddu0noAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7072-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jordan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Engels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Alara Weihs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias M&#252;rle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61071-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Legrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lozach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00146-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Weber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bouloy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina M Uckeley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Mazelier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-05103-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Lozach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15165" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibo Rao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongtao Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqiong Guan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.09.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Ojha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmin Jiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina M&#228;ntyl&#228;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Quirin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naphak Modhira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012690" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goellner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giray Enkavi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibhu Prasad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denolly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungmin Eu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42985-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Xin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sch&#228;fer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rolfs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011562" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gondelaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102706" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Windhaber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Uckeley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02146-21" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina M. Uckeley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psylvia L&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050872" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tischler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020299" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Doldan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Stanifer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Boulant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021107821" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fvl-2021-0094" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02949167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Nachman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Richter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17101-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112431" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154548v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Woelfl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oreshkova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Pahmeier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040400" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufen Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lan Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Lin Xin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Qiong Guan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.105" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangtao Zhu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Huang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090834" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Ashtikar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#228;der" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wunderlich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/pf20190002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moeller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars K&#252;hn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nilsson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Robens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001631" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D Tischler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0780" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331560v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.06.049" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Tetard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Youness" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cordes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N Rouxel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12393" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Nicolas Rouxel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zumstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mancini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00095-16" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelina Albornoz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hoffmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Meier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153103007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331588v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/FVL.15.52" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bignon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000269" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331565v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7062747" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01136028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Franceschini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Horvath" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00388-14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01134374v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Cifuentes-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal L M&#225;rquez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bulling" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Klingstr&#246;m" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03118-13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rita Goncalves" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Moraz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pasquato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Helenius" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01893-13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P Barriga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Mart&#237;nez-Valdebenito" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Galeno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Ferr&#233;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.06.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mercer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013296002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331571v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#252;hbacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.06.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331574v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sotiriou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hirt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Teleki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200399t" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatta Huotari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2011.05.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oestereich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2010.05.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331578v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mondotte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gamarnik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00116-07" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331579v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burleigh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schiffer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pezo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.6.2949-2957.2006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680844v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Navarro-Sanchez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Harriague" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504337200" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Virelizier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenzana-Seisdedos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M402296200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331598v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Nobile" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Altmeyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Lacroix de Lavalette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Foung" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M301284200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331583v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R de Soultrait" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tarrago-Litvak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Litvak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01064-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFXM9ZH0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331586v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Podevin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Sabile" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gajardo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Delhem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abadie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jhep.2001.24749" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727919v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pesce" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ptchelkine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715454v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_12" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8678-1_8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-393-6_4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>