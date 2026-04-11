--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -932,125 +932,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingots de réduction, lingots d’élaboration : proposition de définition pour les lingots de l’âge du Bronze</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la charnière des espaces médio-et ibéro-atlantiques et continentaux : l’ensemble métallique du Bronze final atlantique 3 ancien d’Hourtin (Gironde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gomez de Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (3), pp.519-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2021.15224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850115v1</w:t>
+                <w:t xml:space="preserve">hal-03375102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtiments circulaires monumentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1059,254 +1111,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les grands monuments invisibles de la Préhistoire. La démesure architecturale au Néolithique, 157, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la charnière des espaces médio-et ibéro-atlantiques et continentaux : l’ensemble métallique du Bronze final atlantique 3 ancien d’Hourtin (Gironde, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lingots de réduction, lingots d’élaboration : proposition de définition pour les lingots de l’âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Meynieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.74-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375102v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corent : cinq villes sur un plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (2), pp.233-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2818,51 +2818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3233,51 +3233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Oppidum&amp;lt;/i&amp;gt; de Corent (63) : bilan provisoire des recherches consacrées à l’habitat (2005-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corent (Veyre-Monton, 63) : du sanctuaire à l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,51 +3837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France du Centre aux Pyrénées (Aquitaine, Centre, Limousin, Midi-Pyrénées, Poitou-Charentes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5386,394 +5386,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« FORTIPOLIS » : nouvelles recherches sur l’habitat fortifié protohistorique dans le sud-ouest de la France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548015v1</w:t>
+                <w:t xml:space="preserve">hal-02555787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+                <w:t xml:space="preserve">Regards croisés sur le « dépôt » d'Hourtin (Gironde) : entre espace médio-atlantique et ibéro-atlantique au Bronze final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555787v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur le « dépôt » d'Hourtin (Gironde) : entre espace médio-atlantique et ibéro-atlantique au Bronze final</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">« FORTIPOLIS » : nouvelles recherches sur l’habitat fortifié protohistorique dans le sud-ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Indino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365762v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites fortifiés et de hauteur du Massif Central entre le Bronze final IIIb et La Tène A : premier essai de synthèse</w:t>
               </w:r>
@@ -6130,51 +6130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e colloque international de l’Afeaf, Les espaces fortifiés à l’âge du Fer en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Puy en Velay, France</w:t>
@@ -6367,51 +6367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lagarde-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaêlle Ménieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7726,51 +7726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7834,51 +7834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7985,51 +7985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stèles et statues du Premier âge du Fer et de La Tène ancienne, du Centre-Ouest et de l’Aquitaine septentrionale au Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Boguszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8386,51 +8386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stèles et statues du premier âge du Fer et de La Tène ancienne, de l'Aquitaine au Berry. De la Méditerranée et du Westhallstattkreis à la Gaule de l'Ouest et du Centre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Boguszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8503,51 +8503,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8582,51 +8582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8757,271 +8757,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated geoarchaeological approach to assess human forcing on landscape: evolution of an Iron Age oppidum (Auvergne, France)</w:t>
+                <w:t xml:space="preserve">An integrated geoarchaeological approach to assess human forcing on landscape : evolution of an Iron Age oppidum (Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII World UISPP congress, session 46 “Iron Age communities in western-central Europe: new approaches to landscape and identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9031,51 +8906,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry, Proceedings of the International Congress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9096,304 +8971,304 @@
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst Pernicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlag Marie Leidorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forschungen zur Archäometrie und Altertumswissenschaft (6,1), 2018, 978-3896468765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’âge du Bronze à l’âge du Fer en France et en Europe occidentale (X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C.). La moyenne vallée du Rhône aux âges du Fer. Actes du XXX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque international de l’AFEAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Roulière-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daubigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Roulière-Lambert</w:t>
+                <w:t xml:space="preserve">Marc Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Daubigney</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Joël Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société archéologique de l'Est, Supplément à la Revue archéologique de l'Est (27), 576 p., 2009, 978-2-915544-11-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Talon</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.artehis.18066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque de l’AFEAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (14/2), 434 p., 2007, 978-2-910763-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Gaule dans son contexte européen aux IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. è. Actes du XXVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque de l’AFEAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9401,165 +9276,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 978-2-912369-12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00554007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes techniques et pratiques sociales : de la simplicité des outillages pré- et protohistoriques, actes des XXVIe rencontres internationales d'archéologie et d'histoire d'Antibes, 20-22 octobre 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Astruc</w:t>
+                <w:t xml:space="preserve">Vanessa Lea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APDCA, pp.431, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00256621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9569,353 +9444,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrètes tombes à char de La Tène A en Gaule atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Des vivants sans tombes et des morts sans habitats : évolution des pratiques funéraires du Néolithique à La Tène ancienne en France et en Europe occidentale, Société préhistorique française, pp.183-200, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les boucles d'or en croissant du Second âge du Fer d'Ensérune (Hérault)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’économie invisible des produits en matériaux recyclables : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Nordez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ausonius Editions. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Poigt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Gabriel Tămaş Călin, Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session L’économie invisible des produits en matériaux recyclables (Pierre-Yves Milcent, Marilou Nordez et Thibaud Poigt, dir.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283583v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie invisible des produits en matériaux recyclables : introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les boucles d'or en croissant du Second âge du Fer d'Ensérune (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Nordez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Collectif. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Gabriel Tămaş Călin, Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.97-108, 2023, DANA_9, 978-2-35613-539-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117111v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9998,96 +9873,96 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parures annulaires en métal précieux et sociétés au début de l’âge du Fer dans le sud-ouest de la France (800-550 av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10120,650 +9995,650 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard; Bruno Boulestin; Sylvie Boulud-Gazo; Isabelle Kerouanton; Christophe Maitay; Muriel Mélin; Marilou Nordez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LVII, pp.353-374, 2022, Mémoire, 9791090534728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature des occupations en Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat rural du premier âge du Fer. Enclos palissadés de l’Atlantique à la Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, CNRS Editions, pp.101-123, 2022, Recherches archéologiques, 9782271140272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éclipse de Vaudrevange : ce que masquent l’homme et les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Doyen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l’occasion de son 65e anniversaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CEDARC, 2022, 2-87149-099-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Verjux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Blanchard; Jean-Philippe Chimier; Matthieu Gaultier; Christian Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FERACF; Gaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-18, 2022, 82e supplément à la RACF, 11e publication du Gaaf, 978-2-913272-65-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier et Second âges du Bronze, ou comment périodiser l’âge du Bronze en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Marcigny; Thibault Lachenal; Pierre-Yves Milcent; Claude Mordant; Rebecca Peake; Marc Talon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesurer le temps de l’âge du Bronze : journée thématique de l'APRAB (Saint-Germain-en-Laye, 6 mars 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément n°8, 2022, Bulletin de l'Association pour la promotion des recherches sur l'âge du Bronze (APRAB), 978-2-9572241-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements de la culture matérielle</w:t>
+                <w:t xml:space="preserve">Corent et les établissements défendus de hauteur à l'âge du Bronze en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Marcigny, Claude Mordant. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bronze 2019. 20 ans de recherche. Actes du colloque international anniversaire de l’APRAB, Bayeux (19-22 juin 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Supplément n°7, OREP, pp.667-671, 2021</w:t>
+              <w:t xml:space="preserve">Bronze 2019. 20 ans de recherche. Actes du colloque international anniversaire de l’APRAB Bayeux (19-22 juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément no. 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APRAB; OREP Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.349-360, 2021, 978-2-8151-0613-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850119v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corent et les établissements défendus de hauteur à l'âge du Bronze en France</w:t>
+                <w:t xml:space="preserve">Les enseignements de la culture matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bronze 2019. 20 ans de recherche. Actes du colloque international anniversaire de l’APRAB Bayeux (19-22 juin 2019)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.349-360, 2021, 978-2-8151-0613-9</w:t>
+              <w:t xml:space="preserve">Bronze 2019. 20 ans de recherche. Actes du colloque international anniversaire de l’APRAB, Bayeux (19-22 juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément n°7, OREP, pp.667-671, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261099v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10816,238 +10691,238 @@
                 <w:t xml:space="preserve">Célia Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le PCR Fortipolis. Nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rivaud-Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.409-430, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites fortifiés et de hauteur dans le Massif central entre le Bronze final IIIb et la Tène ancienne : premier essai de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11100,445 +10975,445 @@
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.261-278, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de filage et de tissu dans les agglomérations de l’âge du Bronze final 3 et du Hallstatt moyen de Corent (Auvergne, Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lavail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APRAB. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de l'APRAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, supplément 3, pp.189-202, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deschamps M., Costamagno S., Milcent P.-Y., Pétillon N., Renard C., Valdeyron, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782735508846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.6182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre millénaires de rites domestiques et collectifs à Corent (Auvergne) : continuités et discontinuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Golosetti, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de l'âge du Fer. Effacer ou réécrire le passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-48, 2019, 978-2-7056-9520-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations et modalités d'échanges à l'âge du Bronze en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11548,1190 +11423,1190 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guilaine J.; Garcia D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Protohistoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-282, 2018, Histoire et Archéologie, 978-2705695941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes d'habitat à l'âge du Bronze en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guilaine, J.; Garcia D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Protohistoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.311-324, 2018, 978-2705695941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Atlantic Early Iron Age in Gaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lehoërff A., Talon M. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement, Exchange and Identity in Europe in the 2nd and 1st Millennia BC beyond Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxbow Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-98, 2017, 9781785707162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallstatt C sword graves in Continental Gaul. Rise of an elite or new system of representation of self in a context of crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Schumann, S. van der Vaart-Verschoof (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connecting Elites and Regions. Perspectives on contacts, relations and differentiation during the Early Iron Age Hallstatt C period in Northwest and Central Europe.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-107, 2017, 908890443X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Joulin, inventeur discret de la Protohistoire toulousaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de Protohistoire en Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Giraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'habitat &amp; la nécropole celtes de Cagny "Carrefour Philippe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département du Calvados, service archéologie, pp.9-10, 2015, 2746677792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronze objects for Atlantic Elites in France (13th-8th century BC)</w:t>
+                <w:t xml:space="preserve">A l'aube des Volques Tectosages : le peuplement de Toulouse et de ses environs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hunter Fraser; Ralston Ian. </w:t>
+              <w:t xml:space="preserve">Jean-Marie Pailler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scotland in Later Prehistoric Europe</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-46, 2015, 978-1-90833-206-6</w:t>
+              <w:t xml:space="preserve">Toulouse. Naissance d'une ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Midi-Pyrénées, pp.27-36, 2015, 979-10-93498-08-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979057v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'aube des Volques Tectosages : le peuplement de Toulouse et de ses environs</w:t>
+                <w:t xml:space="preserve">Bronze objects for Atlantic Elites in France (13th-8th century BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Marie Pailler. </w:t>
+              <w:t xml:space="preserve">Hunter Fraser; Ralston Ian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toulouse. Naissance d'une ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Midi-Pyrénées, pp.27-36, 2015, 979-10-93498-08-9</w:t>
+              <w:t xml:space="preserve">Scotland in Later Prehistoric Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Society of Antiquaries of Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-46, 2015, 978-1-90833-206-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979440v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux sources de la Douix : objets et dépôts métalliques en milieu aquatique au Premier âge du Fer en France à partir de l’exemple d’un site remarquable</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volques Tectosages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
+              <w:t xml:space="preserve">Pierre-Yves Milcent; Philippe Gardes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.719-755, 2015, Mémoires, 978-2-35613-129-4</w:t>
+              <w:t xml:space="preserve">Encyclopédie de Protohistoire en Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979194v3</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le druide et le guerrier</w:t>
+                <w:t xml:space="preserve">Fenouillet « Les Maouris » : le dépôt de torques en or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marie Pailler. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Milcent; Philippe Gardes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toulouse. Naissance d'une ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Midi-Pyrénées, 2015, 979-10-93498-08-9</w:t>
+              <w:t xml:space="preserve">Encyclopédie de Protohistoire en Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979466v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenouillet « Les Maouris » : le dépôt de torques en or</w:t>
+                <w:t xml:space="preserve">Le druide et le guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pierre-Yves Milcent; Philippe Gardes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Pailler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie de Protohistoire en Midi-Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2015</w:t>
+              <w:t xml:space="preserve">Toulouse. Naissance d'une ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Midi-Pyrénées, 2015, 979-10-93498-08-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979456v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volques Tectosages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux sources de la Douix : objets et dépôts métalliques en milieu aquatique au Premier âge du Fer en France à partir de l’exemple d’un site remarquable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre-Yves Milcent; Philippe Gardes. </w:t>
+              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie de Protohistoire en Midi-Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.719-755, 2015, Mémoires, 978-2-35613-129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979453v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979194v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agglomération de hauteur autour de 600 a.C. en Gaule centrale : Corent (Auvergne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tramon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alberti G., Féliu Cl., Pierrevelcin G. (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpinare : mélanges offerts à Anne-Marie Adam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Ausonius Editions, pp.181-204, 2014, Collection Mémoires, 2356131116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole protohistorique de la ZAC Niel à Toulouse (Haute-Garonne): présentation liminaire à partir d’un groupe original de sépultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lenorzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12757,854 +12632,854 @@
                 <w:t xml:space="preserve">Florent Ruzzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (30), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.377-382, 2013, 978-2-910763-34-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des pratiques funéraires du Second Âge du fer sur la façade méridionale du massif Central : Haute-Auvergne, Causses du Rouergue et du Gévaudan, Cévennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Izac-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-268, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.7167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités artisanales de la fin du VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. attestées sur le site de Bourges (Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Marie-Bernadette Chardenoux; Sophie Krausz; Michel Vaginay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe colloque de l’Association française pour l’étude de l’âge du Fer (Bourges, 1er-4 mai 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (35), FERACF, pp.39-66, 2009, 978-2-913272-20-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03976995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de Saint-Martin-des-Champs 1984-1985</w:t>
+                <w:t xml:space="preserve">Fouille de Saint-Martin-des-Champs 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MILCENT P.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourges-Avaricum : un centre proto-urbain celtique du Ve s. av. J.-C. : les fouilles du quartier de Saint-Martin-des-Champs et les découvertes des établissements militaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bourges : Édition de la ville de Bourges ; Toulouse : UMR 5608-Équipe Cultures et sociétés de la Protohistoire, p. 51-55., 2007, Bituriga : archéologie de la cité. Monographie ; 2007-1</w:t>
+              <w:t xml:space="preserve">, Bourges : Édition de la ville de Bourges ; Toulouse : UMR 5608-Équipe Cultures et sociétés de la Protohistoire, p. 57-66., 2007, Bituriga : archéologie de la cité. Monographie ; 2007-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350183v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de Saint-Martin-des-Champs 1993</w:t>
+                <w:t xml:space="preserve">Fouille de Saint-Martin-des-Champs 1984-1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MILCENT P.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourges-Avaricum : un centre proto-urbain celtique du Ve s. av. J.-C. : les fouilles du quartier de Saint-Martin-des-Champs et les découvertes des établissements militaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bourges : Édition de la ville de Bourges ; Toulouse : UMR 5608-Équipe Cultures et sociétés de la Protohistoire, p. 57-66., 2007, Bituriga : archéologie de la cité. Monographie ; 2007-1</w:t>
+              <w:t xml:space="preserve">, Bourges : Édition de la ville de Bourges ; Toulouse : UMR 5608-Équipe Cultures et sociétés de la Protohistoire, p. 51-55., 2007, Bituriga : archéologie de la cité. Monographie ; 2007-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350179v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité des recherches sur l’économie du fer protohistorique dans la Région Centre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fournier</w:t>
+                <w:t xml:space="preserve">La France centrale aux IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. ère (Auvergne, Berry et Orléanais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pierre-Yves Milcent. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Orengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Mennessier-Jouannet; Anne-Marie Adam; Pierre-Yves Milcent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-105, 2007, 978-2-910763-08-4</w:t>
+              <w:t xml:space="preserve">La Gaule dans son contexte européen aux IVe et IIIe s. av. n.è. Actes XXVIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Clermont-Ferrand, 29 mai-1er juin 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-Roussillon, pp.117-176, 2007, Monographies d'archéologie méditerranéenne [Hors série], 978-2-912369-12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973354v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France centrale aux IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. ère (Auvergne, Berry et Orléanais)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Christine Mennessier-Jouannet; Anne-Marie Adam; Pierre-Yves Milcent. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Milcent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gaule dans son contexte européen aux IVe et IIIe s. av. n.è. Actes XXVIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Clermont-Ferrand, 29 mai-1er juin 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-Roussillon, pp.117-176, 2007, Monographies d'archéologie méditerranéenne [Hors série], 978-2-912369-12-3</w:t>
+              <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément Aquitania (14/2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Aquitania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-105, 2007, 978-2-910763-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350005v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualité des recherches sur l’économie du fer protohistorique dans la Région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Milcent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (14/2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-105, 2007, 978-2-910763-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973362v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation du sol en Basse Auvergne du Bronze final à la fin de La Tène ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13624,172 +13499,172 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MENNESSIER-JOUANNET C., DEBERGE Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie de l'âge du Fer en Auvergne. Actes XXVIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Clermont-Ferrand, 29 mai-1er juin 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lattes : Association pour le développement de l'archéologie en Languedoc-Roussillon., pp.71-98, 2007, Monographies d'archéologie méditerranéenne. [Hors série]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation du premier âge du Fer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Deberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEBERGE Y., COLLIS J., DUNKLEY J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pâtural (Clermont-Ferrand, Puy-de-Dôme) : un établissement agricole gaulois en Limagne d'Auvergne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lyon : ALPARA, p. 38, 2007, Documents d'archéologie en Rhône-Alpes et en Auvergne ; 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de la Banque de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13809,51 +13684,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MILCENT P.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourges-Avaricum : un centre proto-urbain celtique du Ve s. av. J.-C. : les fouilles du quartier de Saint-Martin-des-Champs et les découvertes des établissements militaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bourges : Édition de la ville de Bourges ; Toulouse : UMR 5608-Équipe Cultures et sociétés de la Protohistoire, p. 43-44, 2007, Bituriga : archéologie de la cité. Monographie ; 2007-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13863,523 +13738,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection thématique à Villedieu-sur-Indre (36) « Approche multiscalaire des dynamiques environnementales et anthropiques de la moyenne vallée de l'Indre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Fréderic Epaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coubray</w:t>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Epaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Centre Ile de France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villedieu-sur-Indre (36) « Approche multiscalaire des dynamiques environnementales et anthropiques de la moyenne vallée de l'Indre » Rapport de prospection thématique 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coulon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Centre Ile de France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pays de Gannat de la Protohistoire à l’Antiquité: rapport 2022 du Projet Collectif de Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Dacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toulouse, Université Jean Jaurès; Moulins, Service d’archéologie préventive du département de l’Allier. 2022, 327 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7000 ans sous la salle des Maçons du château de Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Landreau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2021, 1 vol. (138 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets protohistoriques en or du musée Saint-Raymond à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14418,87 +14293,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CG-01, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent, Puy de Corent/Veyre-Monton (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14506,87 +14381,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Rapport de fouille annuelle exploratoire (juillet-septembre 2018). 2019, pp.304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent, Puy de Corent/Veyre-Monton (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14594,209 +14469,209 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Fouille pluriannuelle 2014-2016, Rapport Final d’Opération (RFO). 2018, 450 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneko Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; SRA Occitanie. 2017, 673 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent, Puy de Corent/Veyre-Monton (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14804,87 +14679,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Rapport de fouille annuelle. 2015, 464 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent (63), Rapport 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14892,87 +14767,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] DRAC Auvergne, Service Régional de l’Archéologie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent (63), Rapport 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14980,87 +14855,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] DRAC Auvergne, Service Régional de l’Archéologie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent, Puy de Corent/Veyre-Monton (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15068,87 +14943,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Rapport de fouille annuelle. 2014, 486 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent (63), Rapport 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15156,179 +15031,179 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] DRAC Auvergne, Service Régional de l’Archéologie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZAC du Hameau de Lazenay, sauvetages programmés. Bilan d'activité 1987-1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Troadec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ville de Bourges. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05192035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId350"/>
+      <w:footerReference w:type="default" r:id="rId348"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15475,51 +15350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5090" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919124v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.655" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121517" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.597" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orengo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3314" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkhtulga Rinchenkhorol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fages" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle M&#233;nieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886555v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schorer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoppe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267869v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397991v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02891972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50648" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976623v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rouli&#232;re-Lambert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daubigney" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18066" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554007v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256621v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730766v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850030v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263905v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260805v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013366v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013357v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/memoires-de-l-age-du-fer-raphael-golosetti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886336v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886574v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889723v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/dbbc/movement-exchange-and-identity-in-europe-in-the-2nd-and-1st-millennia-bc.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889730v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/connecting-elites-and-regions" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979120v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979444v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979057v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socantscot.org/product/silpe/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979440v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979194v3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979466v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979456v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000749v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Torres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973006v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7167" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976995v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350179v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973354v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350005v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973362v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351042v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357508v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgess" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350176v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283107v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125866v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125871v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125879v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127690v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127694v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125894v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03090494v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192035v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Herv&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5090" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919124v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.655" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121517" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.597" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orengo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3314" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkhtulga Rinchenkhorol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fages" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle M&#233;nieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886555v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schorer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoppe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267869v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397991v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02891972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50648" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rouli&#232;re-Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daubigney" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554007v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850030v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263918v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261099v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260805v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013366v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013357v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/memoires-de-l-age-du-fer-raphael-golosetti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886336v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/dbbc/movement-exchange-and-identity-in-europe-in-the-2nd-and-1st-millennia-bc.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889730v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/connecting-elites-and-regions" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979444v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979057v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socantscot.org/product/silpe/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979453v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979456v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979194v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Torres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973006v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969345v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7167" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976995v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350179v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350183v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973354v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351042v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357508v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgess" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350176v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125866v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125871v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125879v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127694v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125894v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03090494v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Herv&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>