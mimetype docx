--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -725,476 +725,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’âge du Bronze final : à l’aube des agglomérations fortifiées</w:t>
+                <w:t xml:space="preserve">Le pays de Gannat de la Protohistoire à l’Antiquité : notice archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Villes Gauloises, les dernières découvertes, 410, pp.10-15</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850085v1</w:t>
+                <w:t xml:space="preserve">hal-04263910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corent, l’agglomération de hauteur fortifiée du Bronze final</w:t>
+                <w:t xml:space="preserve">L’âge du Bronze final : à l’aube des agglomérations fortifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Villes Gauloises, les dernières découvertes, 410, pp.16-17</w:t>
+              <w:t xml:space="preserve">, 2022, Villes Gauloises, les dernières découvertes, 410, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850088v1</w:t>
+                <w:t xml:space="preserve">hal-03850085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pays de Gannat de la Protohistoire à l’Antiquité : notice archéologique</w:t>
+                <w:t xml:space="preserve">Corent, l’agglomération de hauteur fortifiée du Bronze final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Villes Gauloises, les dernières découvertes, 410, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263910v1</w:t>
+                <w:t xml:space="preserve">hal-03850088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la charnière des espaces médio-et ibéro-atlantiques et continentaux : l’ensemble métallique du Bronze final atlantique 3 ancien d’Hourtin (Gironde, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bâtiments circulaires monumentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Bordas</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Gomez de Soto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les grands monuments invisibles de la Préhistoire. La démesure architecturale au Néolithique, 157, pp.18-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375102v1</w:t>
+                <w:t xml:space="preserve">hal-03850109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bâtiments circulaires monumentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la charnière des espaces médio-et ibéro-atlantiques et continentaux : l’ensemble métallique du Bronze final atlantique 3 ancien d’Hourtin (Gironde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gomez de Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéologue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (3), pp.519-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2021.15224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850109v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingots de réduction, lingots d’élaboration : proposition de définition pour les lingots de l’âge du Bronze</w:t>
               </w:r>
@@ -1262,51 +1262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corent : cinq villes sur un plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (2), pp.233-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2818,51 +2818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3233,51 +3233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Oppidum&amp;lt;/i&amp;gt; de Corent (63) : bilan provisoire des recherches consacrées à l’habitat (2005-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corent (Veyre-Monton, 63) : du sanctuaire à l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,51 +3837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France du Centre aux Pyrénées (Aquitaine, Centre, Limousin, Midi-Pyrénées, Poitou-Charentes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5526,77 +5526,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le « dépôt » d'Hourtin (Gironde) : entre espace médio-atlantique et ibéro-atlantique au Bronze final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5878,346 +5878,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’aube des Arvernes et des Vellaves : 150 ans d’archéologie du premier âge du Fer (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.) en Auvergne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Fürst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
+              <w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547599v1</w:t>
+                <w:t xml:space="preserve">hal-03040171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marilou Nordez</w:t>
+                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XIIe-Ier siècles av. J.-C.). In : Les espaces fortifiés à l’âge du Fer en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">43e colloque international de l’Afeaf, Les espaces fortifiés à l’âge du Fer en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Puy en Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040171v1</w:t>
+                <w:t xml:space="preserve">hal-03886537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XIIe-Ier siècles av. J.-C.). In : Les espaces fortifiés à l’âge du Fer en Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À l’aube des Arvernes et des Vellaves : 150 ans d’archéologie du premier âge du Fer (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.) en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e colloque international de l’Afeaf, Les espaces fortifiés à l’âge du Fer en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Puy en Velay, France</w:t>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886537v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t>
               </w:r>
@@ -6255,51 +6255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
@@ -6367,51 +6367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lagarde-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaêlle Ménieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7726,51 +7726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7834,51 +7834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7985,51 +7985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stèles et statues du Premier âge du Fer et de La Tène ancienne, du Centre-Ouest et de l’Aquitaine septentrionale au Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Boguszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8386,51 +8386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stèles et statues du premier âge du Fer et de La Tène ancienne, de l'Aquitaine au Berry. De la Méditerranée et du Westhallstattkreis à la Gaule de l'Ouest et du Centre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Boguszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8582,51 +8582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8802,51 +8802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9147,186 +9147,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque de l’AFEAF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Gaule dans son contexte européen aux IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. è. Actes du XXVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque de l’AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Supplément Aquitania (14/2), 434 p., 2007, 978-2-910763-08-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, 978-2-912369-12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973293v1</w:t>
+                <w:t xml:space="preserve">halshs-00554007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Gaule dans son contexte européen aux IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. è. Actes du XXVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque de l’AFEAF</w:t>
+                <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque de l’AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Adam</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2007, 978-2-912369-12-3</w:t>
+                <w:t xml:space="preserve">Fédération Aquitania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément Aquitania (14/2), 434 p., 2007, 978-2-910763-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00554007v1</w:t>
+                <w:t xml:space="preserve">hal-03973293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes techniques et pratiques sociales : de la simplicité des outillages pré- et protohistoriques, actes des XXVIe rencontres internationales d'archéologie et d'histoire d'Antibes, 20-22 octobre 2005</w:t>
               </w:r>
@@ -9521,432 +9521,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie invisible des produits en matériaux recyclables : introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Collectif. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Fürst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lockhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117111v1</w:t>
+                <w:t xml:space="preserve">hal-04283607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les boucles d'or en croissant du Second âge du Fer d'Ensérune (Hérault)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’économie invisible des produits en matériaux recyclables : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Nordez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ausonius Editions. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Poigt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Gabriel Tămaş Călin, Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.97-108, 2023, DANA_9, 978-2-35613-539-1. </w:t>
+              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session L’économie invisible des produits en matériaux recyclables (Pierre-Yves Milcent, Marilou Nordez et Thibaud Poigt, dir.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.11⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283583v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les boucles d'or en croissant du Second âge du Fer d'Ensérune (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Nordez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Gabriel Tămaş Călin, Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.97-108, 2023, DANA_9, 978-2-35613-539-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afeaf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283607v1</w:t>
+                <w:t xml:space="preserve">hal-04283583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parures annulaires en métal précieux et sociétés au début de l’âge du Fer dans le sud-ouest de la France (800-550 av. J.-C.)</w:t>
               </w:r>
@@ -10025,350 +10025,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature des occupations en Centre-Val de Loire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éclipse de Vaudrevange : ce que masquent l’homme et les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Doyen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat rural du premier âge du Fer. Enclos palissadés de l’Atlantique à la Moselle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22, CNRS Editions, pp.101-123, 2022, Recherches archéologiques, 9782271140272</w:t>
+              <w:t xml:space="preserve">De l’Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l’occasion de son 65e anniversaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CEDARC, 2022, 2-87149-099-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850030v1</w:t>
+                <w:t xml:space="preserve">hal-04263918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éclipse de Vaudrevange : ce que masquent l’homme et les chevaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Doyen. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Verjux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Blanchard; Jean-Philippe Chimier; Matthieu Gaultier; Christian Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l’occasion de son 65e anniversaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du CEDARC, 2022, 2-87149-099-6</w:t>
+              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF; Gaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-18, 2022, 82e supplément à la RACF, 11e publication du Gaaf, 978-2-913272-65-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263918v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation : Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature des occupations en Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Philippe Blanchard; Jean-Philippe Chimier; Matthieu Gaultier; Christian Verjux. </w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-18, 2022, 82e supplément à la RACF, 11e publication du Gaaf, 978-2-913272-65-1</w:t>
+              <w:t xml:space="preserve">L’habitat rural du premier âge du Fer. Enclos palissadés de l’Atlantique à la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, CNRS Editions, pp.101-123, 2022, Recherches archéologiques, 9782271140272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935141v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier et Second âges du Bronze, ou comment périodiser l’âge du Bronze en France ?</w:t>
               </w:r>
@@ -10647,95 +10647,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10833,51 +10833,51 @@
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.409-430, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10975,51 +10975,51 @@
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.261-278, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11284,51 +11284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre millénaires de rites domestiques et collectifs à Corent (Auvergne) : continuités et discontinuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12437,51 +12437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agglomération de hauteur autour de 600 a.C. en Gaule centrale : Corent (Auvergne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12632,51 +12632,51 @@
                 <w:t xml:space="preserve">Florent Ruzzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (30), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.377-382, 2013, 978-2-910763-34-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12948,212 +12948,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03976995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de Saint-Martin-des-Champs 1993</w:t>
+                <w:t xml:space="preserve">Fouille de Saint-Martin-des-Champs 1984-1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MILCENT P.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourges-Avaricum : un centre proto-urbain celtique du Ve s. av. J.-C. : les fouilles du quartier de Saint-Martin-des-Champs et les découvertes des établissements militaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bourges : Édition de la ville de Bourges ; Toulouse : UMR 5608-Équipe Cultures et sociétés de la Protohistoire, p. 57-66., 2007, Bituriga : archéologie de la cité. Monographie ; 2007-1</w:t>
+              <w:t xml:space="preserve">, Bourges : Édition de la ville de Bourges ; Toulouse : UMR 5608-Équipe Cultures et sociétés de la Protohistoire, p. 51-55., 2007, Bituriga : archéologie de la cité. Monographie ; 2007-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350179v1</w:t>
+                <w:t xml:space="preserve">hal-00350183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de Saint-Martin-des-Champs 1984-1985</w:t>
+                <w:t xml:space="preserve">Fouille de Saint-Martin-des-Champs 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MILCENT P.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourges-Avaricum : un centre proto-urbain celtique du Ve s. av. J.-C. : les fouilles du quartier de Saint-Martin-des-Champs et les découvertes des établissements militaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bourges : Édition de la ville de Bourges ; Toulouse : UMR 5608-Équipe Cultures et sociétés de la Protohistoire, p. 51-55., 2007, Bituriga : archéologie de la cité. Monographie ; 2007-1</w:t>
+              <w:t xml:space="preserve">, Bourges : Édition de la ville de Bourges ; Toulouse : UMR 5608-Équipe Cultures et sociétés de la Protohistoire, p. 57-66., 2007, Bituriga : archéologie de la cité. Monographie ; 2007-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350183v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France centrale aux IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. ère (Auvergne, Berry et Orléanais)</w:t>
               </w:r>
@@ -13291,51 +13291,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Milcent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (14/2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-105, 2007, 978-2-910763-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13390,51 +13390,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Milcent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (14/2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-105, 2007, 978-2-910763-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14329,51 +14329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent, Puy de Corent/Veyre-Monton (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14417,51 +14417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent, Puy de Corent/Veyre-Monton (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14627,51 +14627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent, Puy de Corent/Veyre-Monton (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14715,51 +14715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent (63), Rapport 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14803,51 +14803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent (63), Rapport 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14891,51 +14891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent, Puy de Corent/Veyre-Monton (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14979,51 +14979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppidum de Corent (63), Rapport 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15119,51 +15119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ville de Bourges. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15350,51 +15350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5090" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919124v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.655" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121517" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.597" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orengo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3314" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkhtulga Rinchenkhorol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fages" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle M&#233;nieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886555v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schorer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoppe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267869v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397991v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02891972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50648" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rouli&#232;re-Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daubigney" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554007v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850030v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263918v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261099v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260805v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013366v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013357v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/memoires-de-l-age-du-fer-raphael-golosetti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886336v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/dbbc/movement-exchange-and-identity-in-europe-in-the-2nd-and-1st-millennia-bc.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889730v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/connecting-elites-and-regions" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979444v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979057v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socantscot.org/product/silpe/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979453v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979456v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979194v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Torres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973006v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969345v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7167" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976995v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350179v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350183v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973354v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351042v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357508v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgess" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350176v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125866v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125871v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125879v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127694v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125894v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03090494v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Herv&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15224" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5090" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919124v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.655" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121517" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.597" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orengo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3314" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkhtulga Rinchenkhorol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fages" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547599v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle M&#233;nieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886555v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schorer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoppe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267869v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397991v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02891972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50648" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rouli&#232;re-Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daubigney" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263918v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850030v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261099v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260805v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013366v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013357v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/memoires-de-l-age-du-fer-raphael-golosetti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886336v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/dbbc/movement-exchange-and-identity-in-europe-in-the-2nd-and-1st-millennia-bc.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889730v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/connecting-elites-and-regions" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979444v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979057v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socantscot.org/product/silpe/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979453v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979456v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979194v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Torres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973006v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969345v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7167" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976995v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350183v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350179v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973354v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351042v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357508v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgess" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350176v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125866v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125871v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125879v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127694v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125894v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03090494v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Herv&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>