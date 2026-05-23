--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2012,196 +2012,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs d'usage et d'échange. La dimension prémonétaire des dépôts en Gaule atlantique du XIIIe au Ve s. av. J.-C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les établissements de hauteur du Puy-de-Dôme (Auvergne) et leur territoire, de l’âge du Bronze au début du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (4), pp.711-737. </w:t>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.37-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2017.14829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dam.5090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889725v1</w:t>
+                <w:t xml:space="preserve">hal-02013362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de hauteur du Puy-de-Dôme (Auvergne) et leur territoire, de l’âge du Bronze au début du second âge du Fer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeurs d'usage et d'échange. La dimension prémonétaire des dépôts en Gaule atlantique du XIIIe au Ve s. av. J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40, pp.37-56. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (4), pp.711-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dam.5090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2017.14829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013362v1</w:t>
+                <w:t xml:space="preserve">hal-01889725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France)</w:t>
               </w:r>
@@ -2298,632 +2298,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01322354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt bimétallique du VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. de Tavers (Loiret) : présentation liminaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les phases anciennes d'occupation de la nécropole protohistorique de la ZAC Niel à Toulouse (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cribellier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ruzzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cavanhié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.97-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919124v2</w:t>
+                <w:t xml:space="preserve">hal-01979067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phases anciennes d'occupation de la nécropole protohistorique de la ZAC Niel à Toulouse (Haute-Garonne)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onzain-Les Basses Terres Noires n°064396</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Cavanhié</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13, pp.97-102</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979067v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onzain-Les Basses Terres Noires n°064396</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Leroy</w:t>
+                <w:t xml:space="preserve">Au fil de l’eau et de la lame. Mobilier protohistorique découvert en milieu aquatique en Midi-Pyrénées : analyses et interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Izac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Cypsela</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.71-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01979439v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au fil de l’eau et de la lame. Mobilier protohistorique découvert en milieu aquatique en Midi-Pyrénées : analyses et interprétations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dépôt bi-métallique du VIe s. av. J.-C. et un grand établissement rural de La Tène finale à Tavers (Loiret, Région Centre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cribellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tramon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cypsela</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19, pp.71-100</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01979436v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt bi-métallique du VIe s. av. J.-C. et un grand établissement rural de La Tène finale à Tavers (Loiret, Région Centre)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Palaeoenvironmental Impact of Prehistoric Settlement and Proto-Historic Urbanism: Tracing the Emergence of the Oppidum of Corent, Auvergne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M Ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Tramon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282540v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Palaeoenvironmental Impact of Prehistoric Settlement and Proto-Historic Urbanism: Tracing the Emergence of the Oppidum of Corent, Auvergne, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dépôt bimétallique du VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. de Tavers (Loiret) : présentation liminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cribellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tramon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (4), pp.1-25. </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01979438v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions en or dans les régions du Hallstatt centre-occidental (Allemagne, Suisse et France centrale et orientale) à la fin du premier âge du Fer (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant J.-C.) : présentation du projet ANR-DFG « West Hallstatt Gold »</w:t>
               </w:r>
@@ -3764,51 +3764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.90-92</w:t>
@@ -3965,191 +3965,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille d’un tumulus aristocratique du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. à Bourges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des ateliers semi-enterrés de La Tène A ancienne au nord-est de Bourges, à Port Sec Nord (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 19, pp.13-14</w:t>
+              <w:t xml:space="preserve">, 2001, 19, pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517159v1</w:t>
+                <w:t xml:space="preserve">hal-02517158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ateliers semi-enterrés de La Tène A ancienne au nord-est de Bourges, à Port Sec Nord (Cher)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouille d’un tumulus aristocratique du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. à Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 19, pp.11-12</w:t>
+              <w:t xml:space="preserve">, 2001, 19, pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517158v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une voie de relations entre la Gaule centrale et l’Armorique au premier âge du Fer</w:t>
               </w:r>
@@ -4299,290 +4299,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposit or dump ? New perspectives on Late Bronze Age French pile-dwellings using zooarchaeological data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restes humains, tombes et nécropoles au Premier âge du Fer (et un peu plus…) en région Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs de Roux</w:t>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célia Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t>
+              <w:t xml:space="preserve">Les pratiques funéraires en Europe occidentale du IXe au Ve siècle av. J.-C. 48e colloque de l'AFEAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, May 2024, Rodez (Aveyron), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879571v1</w:t>
+                <w:t xml:space="preserve">halshs-05192752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restes humains, tombes et nécropoles au Premier âge du Fer (et un peu plus…) en région Centre-Val de Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposit or dump ? New perspectives on Late Bronze Age French pile-dwellings using zooarchaeological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les pratiques funéraires en Europe occidentale du IXe au Ve siècle av. J.-C. 48e colloque de l'AFEAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, May 2024, Rodez (Aveyron), France</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05192752v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5015,2012 +5015,2012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux cuvelages en bois de puits de Vieille-Toulouse : apports de la morpho-technique et de la dendrochronologie à la compréhension des rapports société-forêt à la fin de l'âge du Fer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+                <w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Lockhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Archéologiques Départementales de la Haute Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service régional de l'Archéologie (DRAC Occitanie, le département de la Haute-Garonne et le Musée Saint-Raymond), 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743873v1</w:t>
+                <w:t xml:space="preserve">hal-04004796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Fürst</w:t>
+                <w:t xml:space="preserve">Deux cuvelages en bois de puits de Vieille-Toulouse : apports de la morpho-technique et de la dendrochronologie à la compréhension des rapports société-forêt à la fin de l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lockhoff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t>
+              <w:t xml:space="preserve">Journées Archéologiques Départementales de la Haute Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service régional de l'Archéologie (DRAC Occitanie, le département de la Haute-Garonne et le Musée Saint-Raymond), 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094175v1</w:t>
+                <w:t xml:space="preserve">hal-04743873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lockhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t>
+              <w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004796v1</w:t>
+                <w:t xml:space="preserve">hal-03094175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les sites fortifiés et de hauteur du Massif Central entre le Bronze final IIIb et La Tène A : premier essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555787v1</w:t>
+                <w:t xml:space="preserve">hal-02547637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur le « dépôt » d'Hourtin (Gironde) : entre espace médio-atlantique et ibéro-atlantique au Bronze final</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Fürst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365762v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« FORTIPOLIS » : nouvelles recherches sur l’habitat fortifié protohistorique dans le sud-ouest de la France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XIIe-Ier siècles av. J.-C.). In : Les espaces fortifiés à l’âge du Fer en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Indino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
+              <w:t xml:space="preserve">43e colloque international de l’Afeaf, Les espaces fortifiés à l’âge du Fer en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Puy en Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548015v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites fortifiés et de hauteur du Massif Central entre le Bronze final IIIb et La Tène A : premier essai de synthèse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À l’aube des Arvernes et des Vellaves : 150 ans d’archéologie du premier âge du Fer (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.) en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547637v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marilou Nordez</w:t>
+                <w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040171v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XIIe-Ier siècles av. J.-C.). In : Les espaces fortifiés à l’âge du Fer en Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signatures morpho-typologiques et approches archéométriques. Le dépôt de bronzes de Saint-Sulpice (Lot) ~1050-1000 av. J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lagarde-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaêlle Ménieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e colloque international de l’Afeaf, Les espaces fortifiés à l’âge du Fer en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Puy en Velay, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886537v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’aube des Arvernes et des Vellaves : 150 ans d’archéologie du premier âge du Fer (VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.) en Auvergne</w:t>
+                <w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
+              <w:t xml:space="preserve">Journée de l’AFEAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547599v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547987v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures morpho-typologiques et approches archéométriques. Le dépôt de bronzes de Saint-Sulpice (Lot) ~1050-1000 av. J.-C</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+                <w:t xml:space="preserve">« FORTIPOLIS » : nouvelles recherches sur l’habitat fortifié protohistorique dans le sud-ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaêlle Ménieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuseppe Indino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365752v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards croisés sur le « dépôt » d'Hourtin (Gironde) : entre espace médio-atlantique et ibéro-atlantique au Bronze final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gomez de Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’AFEAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570504v1</w:t>
+                <w:t xml:space="preserve">hal-02365762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bijoux en or du tumulus princier du Ve s. av. J.-C. de Lazenay à Bourges (région Centre-Val de Loire)</w:t>
+                <w:t xml:space="preserve">L'or hallstattien dans le temps et l'espace : lecture archéologique des découvertes de métal précieux dans le domaine hallstattien central et occidental (VIIIe-Ve s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Schorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.255-269</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886343v1</w:t>
+                <w:t xml:space="preserve">hal-01886555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface and introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Schwab</w:t>
+                <w:t xml:space="preserve">La Tène Gold torcs (Vth– Ist c. BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ernst Pernicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.7-8</w:t>
+              <w:t xml:space="preserve">Session #263: Precious materials and fine metal work in the European Iron Age – Function, aesthetic, and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886569v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'or hallstattien dans le temps et l'espace : lecture archéologique des découvertes de métal précieux dans le domaine hallstattien central et occidental (VIIIe-Ve s. av. J.-C.)</w:t>
+                <w:t xml:space="preserve">Les bijoux en or du tumulus princier du Ve s. av. J.-C. de Lazenay à Bourges (région Centre-Val de Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Birgit Schorer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Early Iron Age Gold in Celtic Europe. Society, Technology and Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.255-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886555v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Tène Gold torcs (Vth– Ist c. BC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilou Nordez</w:t>
+                <w:t xml:space="preserve">Preface and introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Pernicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session #263: Precious materials and fine metal work in the European Iron Age – Function, aesthetic, and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918160v1</w:t>
+                <w:t xml:space="preserve">hal-01886569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des sondages géoarchéologiques 2015 du Lac du puy de Corent (Puy-de-Dôme)</w:t>
               </w:r>
@@ -7200,51 +7200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'or Hallstattien en France et Suisse occidentale : approches typologiques, technologiques et analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7325,51 +7325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape changes and the palaeoenvironmental impacts of proto-urbanisation at the Gallic Oppidum of Corent, Auvergne, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7476,51 +7476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7601,51 +7601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,312 +7694,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the emergence of cultural landscape to analyse the process of Iron Age urbanisation in Auvergne : the Oppidum of Corent (France).</w:t>
+                <w:t xml:space="preserve">Tracing the Emergence of cultural landscape to analyse the process of Iron Age urbanisation in Auvergne : the Oppidum of Corent (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologist 20th meeting, theme 4 “Environment and subsistence: Geosphere, Ecosphere and Human interactions”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176652v1</w:t>
+                <w:t xml:space="preserve">hal-01112223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the Emergence of cultural landscape to analyse the process of Iron Age urbanisation in Auvergne : the Oppidum of Corent (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hallstatt urban Experience before the Celtic Oppida in Central and Eastern Gaul. Two Case-Studies: Bourges and Vix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologist 20th meeting, theme 4 “Environment and subsistence: Geosphere, Ecosphere and Human interactions”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">Paths to complexity – Centralisation and Urbanisation in Iron Age Europe. Congress of EAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland. pp.35-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112223v1</w:t>
+                <w:t xml:space="preserve">hal-01979472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallstatt urban Experience before the Celtic Oppida in Central and Eastern Gaul. Two Case-Studies: Bourges and Vix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing the emergence of cultural landscape to analyse the process of Iron Age urbanisation in Auvergne : the Oppidum of Corent (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paths to complexity – Centralisation and Urbanisation in Iron Age Europe. Congress of EAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland. pp.35-51</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologist 20th meeting, theme 4 “Environment and subsistence: Geosphere, Ecosphere and Human interactions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979472v1</w:t>
+                <w:t xml:space="preserve">hal-02176652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stèles et statues du Premier âge du Fer et de La Tène ancienne, du Centre-Ouest et de l’Aquitaine septentrionale au Berry</w:t>
               </w:r>
@@ -9579,51 +9579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lockhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
@@ -9926,522 +9926,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parures annulaires en métal précieux et sociétés au début de l’âge du Fer dans le sud-ouest de la France (800-550 av. J.-C.)</w:t>
+                <w:t xml:space="preserve">L’éclipse de Vaudrevange : ce que masquent l’homme et les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Vincent Ard; Bruno Boulestin; Sylvie Boulud-Gazo; Isabelle Kerouanton; Christophe Maitay; Muriel Mélin; Marilou Nordez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Doyen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LVII, pp.353-374, 2022, Mémoire, 9791090534728</w:t>
+              <w:t xml:space="preserve">De l’Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l’occasion de son 65e anniversaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CEDARC, 2022, 2-87149-099-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912941v1</w:t>
+                <w:t xml:space="preserve">hal-04263918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éclipse de Vaudrevange : ce que masquent l’homme et les chevaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Doyen. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Verjux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Blanchard; Jean-Philippe Chimier; Matthieu Gaultier; Christian Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’Escaut au Nil. Bric-à-brac en hommage à Eugène Warmenbol à l’occasion de son 65e anniversaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du CEDARC, 2022, 2-87149-099-6</w:t>
+              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF; Gaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-18, 2022, 82e supplément à la RACF, 11e publication du Gaaf, 978-2-913272-65-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263918v1</w:t>
+                <w:t xml:space="preserve">hal-03935141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation : Introduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+                <w:t xml:space="preserve">Nature des occupations en Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Philippe Blanchard; Jean-Philippe Chimier; Matthieu Gaultier; Christian Verjux. </w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’habitat rural du premier âge du Fer. Enclos palissadés de l’Atlantique à la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, CNRS Editions, pp.101-123, 2022, Recherches archéologiques, 9782271140272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERACF; Gaaf</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03935141v1</w:t>
+                <w:t xml:space="preserve">hal-03850030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature des occupations en Centre-Val de Loire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Premier et Second âges du Bronze, ou comment périodiser l’âge du Bronze en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Marcigny; Thibault Lachenal; Pierre-Yves Milcent; Claude Mordant; Rebecca Peake; Marc Talon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat rural du premier âge du Fer. Enclos palissadés de l’Atlantique à la Moselle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22, CNRS Editions, pp.101-123, 2022, Recherches archéologiques, 9782271140272</w:t>
+              <w:t xml:space="preserve">Mesurer le temps de l’âge du Bronze : journée thématique de l'APRAB (Saint-Germain-en-Laye, 6 mars 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément n°8, 2022, Bulletin de l'Association pour la promotion des recherches sur l'âge du Bronze (APRAB), 978-2-9572241-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850030v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier et Second âges du Bronze, ou comment périodiser l’âge du Bronze en France ?</w:t>
+                <w:t xml:space="preserve">Parures annulaires en métal précieux et sociétés au début de l’âge du Fer dans le sud-ouest de la France (800-550 av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cyril Marcigny; Thibault Lachenal; Pierre-Yves Milcent; Claude Mordant; Rebecca Peake; Marc Talon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Ard; Bruno Boulestin; Sylvie Boulud-Gazo; Isabelle Kerouanton; Christophe Maitay; Muriel Mélin; Marilou Nordez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesurer le temps de l’âge du Bronze : journée thématique de l'APRAB (Saint-Germain-en-Laye, 6 mars 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Supplément n°8, 2022, Bulletin de l'Association pour la promotion des recherches sur l'âge du Bronze (APRAB), 978-2-9572241-0-4</w:t>
+              <w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LVII, pp.353-374, 2022, Mémoire, 9791090534728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263905v1</w:t>
+                <w:t xml:space="preserve">hal-03912941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corent et les établissements défendus de hauteur à l'âge du Bronze en France</w:t>
               </w:r>
@@ -10602,341 +10602,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Couderc</w:t>
+                <w:t xml:space="preserve">Le PCR Fortipolis. Nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rivaud-Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Célia Basset</w:t>
+                <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, </w:t>
+              <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t>
+              <w:t xml:space="preserve">, pp.409-430, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260991v1</w:t>
+                <w:t xml:space="preserve">hal-03260805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PCR Fortipolis. Nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Colin</w:t>
+                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
+              <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.409-430, 2021, 978-2-9567407-2-8</w:t>
+              <w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260805v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites fortifiés et de hauteur dans le Massif central entre le Bronze final IIIb et la Tène ancienne : premier essai de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10944,51 +10944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
@@ -11028,587 +11028,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces de filage et de tissu dans les agglomérations de l’âge du Bronze final 3 et du Hallstatt moyen de Corent (Auvergne, Puy-de-Dôme)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Médard</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">APRAB. </w:t>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deschamps M., Costamagno S., Milcent P.-Y., Pétillon N., Renard C., Valdeyron, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de l'APRAB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782735508846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.6182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013366v1</w:t>
+                <w:t xml:space="preserve">hal-02427690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">Quatre millénaires de rites domestiques et collectifs à Corent (Auvergne) : continuités et discontinuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Deschamps M., Costamagno S., Milcent P.-Y., Pétillon N., Renard C., Valdeyron, N. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Golosetti, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
+              <w:t xml:space="preserve">Mémoires de l'âge du Fer. Effacer ou réécrire le passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-48, 2019, 978-2-7056-9520-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427690v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre millénaires de rites domestiques et collectifs à Corent (Auvergne) : continuités et discontinuités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traces de filage et de tissu dans les agglomérations de l’âge du Bronze final 3 et du Hallstatt moyen de Corent (Auvergne, Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Golosetti, R. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lavail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APRAB. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l'âge du Fer. Effacer ou réécrire le passé</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.27-48, 2019, 978-2-7056-9520-0</w:t>
+              <w:t xml:space="preserve">Journée thématique de l'APRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, supplément 3, pp.189-202, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013357v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations et modalités d'échanges à l'âge du Bronze en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Gorgues</w:t>
+                <w:t xml:space="preserve">Les modes d'habitat à l'âge du Bronze en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guilaine J.; Garcia D. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guilaine, J.; Garcia D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Protohistoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.265-282, 2018, Histoire et Archéologie, 978-2705695941</w:t>
+              <w:t xml:space="preserve">, Hermann, pp.311-324, 2018, 978-2705695941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886336v1</w:t>
+                <w:t xml:space="preserve">hal-01886574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes d'habitat à l'âge du Bronze en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Mordant</w:t>
+                <w:t xml:space="preserve">Circulations et modalités d'échanges à l'âge du Bronze en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Guilaine, J.; Garcia D. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guilaine J.; Garcia D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Protohistoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.311-324, 2018, 978-2705695941</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-282, 2018, Histoire et Archéologie, 978-2705695941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886574v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Atlantic Early Iron Age in Gaul</w:t>
               </w:r>
@@ -12549,103 +12549,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole protohistorique de la ZAC Niel à Toulouse (Haute-Garonne): présentation liminaire à partir d’un groupe original de sépultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lenorzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ruzzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
@@ -12825,51 +12825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités artisanales de la fin du VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. attestées sur le site de Bourges (Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12954,51 +12954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de Saint-Martin-des-Champs 1984-1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13053,51 +13053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de Saint-Martin-des-Champs 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13139,51 +13139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France centrale aux IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. ère (Auvergne, Berry et Orléanais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13634,51 +13634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de la Banque de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14505,103 +14505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneko Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; SRA Occitanie. 2017, 673 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15119,51 +15119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ville de Bourges. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15350,51 +15350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15224" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5090" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919124v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.655" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121517" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.597" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orengo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3314" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkhtulga Rinchenkhorol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fages" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547599v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle M&#233;nieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886555v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schorer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoppe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267869v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397991v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02891972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50648" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rouli&#232;re-Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daubigney" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263918v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850030v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261099v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260805v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013366v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013357v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/memoires-de-l-age-du-fer-raphael-golosetti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886336v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/dbbc/movement-exchange-and-identity-in-europe-in-the-2nd-and-1st-millennia-bc.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889730v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/connecting-elites-and-regions" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979444v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979057v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socantscot.org/product/silpe/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979453v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979456v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979194v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Torres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973006v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969345v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7167" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976995v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350183v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350179v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973354v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351042v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357508v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgess" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350176v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125866v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125871v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125879v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127694v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125894v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03090494v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Herv&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15224" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5090" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919124v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.655" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.597" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orengo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3314" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkhtulga Rinchenkhorol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517158v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879571v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fages" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365752v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle M&#233;nieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886555v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schorer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918160v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886343v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886569v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hoppe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02888002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979472v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176652v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267869v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397991v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02891972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50648" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rouli&#232;re-Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daubigney" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263918v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850030v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04263905v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912941v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261099v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260805v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/memoires-de-l-age-du-fer-raphael-golosetti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886574v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886336v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/dbbc/movement-exchange-and-identity-in-europe-in-the-2nd-and-1st-millennia-bc.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889730v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/connecting-elites-and-regions" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979444v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979057v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socantscot.org/product/silpe/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979453v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979456v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979194v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Torres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973006v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969345v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7167" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976995v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350183v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350179v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973354v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351042v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357508v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgess" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350176v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125866v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125871v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125879v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127694v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125894v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03090494v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Herv&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>