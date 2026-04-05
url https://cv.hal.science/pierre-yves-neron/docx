--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -106,174 +106,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Critical Dialogue&amp;quot; Perspectives on Politics. https://doi.org/10.1017/S1537592725103009</w:t>
+                <w:t xml:space="preserve">« Response to Amit Ron and Abraham A. Singer’s Review of Seeing Like a Firm: Social Justice, Corporations, and the Conservative Order »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (4), pp.1622-1623. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 23 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403556v1</w:t>
+                <w:t xml:space="preserve">hal-05403559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Response to Amit Ron and Abraham A. Singer’s Review of Seeing Like a Firm: Social Justice, Corporations, and the Conservative Order »</w:t>
+                <w:t xml:space="preserve">« Critical Dialogue&amp;quot; Perspectives on Politics. https://doi.org/10.1017/S1537592725103009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.1622-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1537592725103009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403559v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artiste, le militant, l’entrepreneur (moral) de soi et le populiste : quelques remarques sur le marché de la vertu</w:t>
               </w:r>
@@ -594,759 +594,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Stokes (Susan C.), Dunning (Thad), Nazareno (Marcelo), Brusco (Valeria) – Broker, Voters, and Clientelism. The Puzzle of Distributive Politics. – New York, Cambridge University Press, 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Justice, genre et entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66 (5), pp.827. </w:t>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2-3), pp.65-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.665.0827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1037010ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288870v1</w:t>
+                <w:t xml:space="preserve">hal-04287982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice, genre et entreprise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking the Ethics of Corporate Political Activities in a Post-Citizens United Era: Political Equality, Corporate Citizenship, and Market Failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (2-3), pp.65-93. </w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136 (4), pp.715-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1037010ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-015-2867-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287982v1</w:t>
+                <w:t xml:space="preserve">hal-04287814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Ethics of Corporate Political Activities in a Post-Citizens United Era: Political Equality, Corporate Citizenship, and Market Failures</w:t>
+                <w:t xml:space="preserve">Politiques publiques, économie comportementale et échecs de marché de marché : éviter le piège paternaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 136 (4), pp.715-728. </w:t>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.59-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-015-2867-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3138/ttr.37.1.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287814v1</w:t>
+                <w:t xml:space="preserve">hal-04287989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques, économie comportementale et échecs de marché de marché : éviter le piège paternaliste</w:t>
+                <w:t xml:space="preserve">Compte rendu de Stokes (Susan C.), Dunning (Thad), Nazareno (Marcelo), Brusco (Valeria) – Broker, Voters, and Clientelism. The Puzzle of Distributive Politics. – New York, Cambridge University Press, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (1), pp.59-80. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (5), pp.827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3138/ttr.37.1.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.665.0827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287989v1</w:t>
+                <w:t xml:space="preserve">hal-04288870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egalitarianism and Executive Compensation: A Relational Argument</w:t>
+                <w:t xml:space="preserve">Rethinking the Very Idea of Egalitarian Markets and Corporations: Why Relationships Might Matter More than Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 132 (1), pp.171-184. </w:t>
+              <w:t xml:space="preserve">Business Ethics Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.93-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-014-2312-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/beq.2015.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287844v1</w:t>
+                <w:t xml:space="preserve">hal-04287827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Very Idea of Egalitarian Markets and Corporations: Why Relationships Might Matter More than Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public Insurance and Equality: From Redistribution to Relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Ethics Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/beq.2015.7⟩</w:t>
+              <w:t xml:space="preserve">Res Publica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11158-015-9269-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287827v1</w:t>
+                <w:t xml:space="preserve">hal-04287976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Insurance and Equality: From Redistribution to Relation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Egalitarianism and Executive Compensation: A Relational Argument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Res Publica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (2), pp.137-154. </w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (1), pp.171-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11158-015-9269-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-014-2312-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287976v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’égalité instrumentale ?</w:t>
+                <w:t xml:space="preserve">À quoi sert la conception institutionnelle de la corruption ?1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (1), pp.165. </w:t>
+              <w:t xml:space="preserve">Les Ateliers de l'Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.103-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1025729ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1024297ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287985v1</w:t>
+                <w:t xml:space="preserve">hal-04287886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi sert la conception institutionnelle de la corruption ?1</w:t>
+                <w:t xml:space="preserve">L’égalité instrumentale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Ateliers de l'Ethique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.103-125. </w:t>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (1), pp.165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1024297ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1025729ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287886v1</w:t>
+                <w:t xml:space="preserve">hal-04287985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la justice climatique</w:t>
               </w:r>
@@ -1584,233 +1584,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporations as Citizens: Political not Metaphorical</w:t>
+                <w:t xml:space="preserve">Citizenship, Inc. Do We Really Want Businesses to Be Good Corporate Citizens?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Norman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Ethics Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18 (1), pp.61-66. </w:t>
+              <w:t xml:space="preserve">, 2008, 18 (1), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1052150X00008150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1052150X00008101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287835v1</w:t>
+                <w:t xml:space="preserve">hal-04287783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizenship, Inc. Do We Really Want Businesses to Be Good Corporate Citizens?</w:t>
+                <w:t xml:space="preserve">Corporations as Citizens: Political not Metaphorical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Norman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Ethics Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18 (1), pp.1-26. </w:t>
+              <w:t xml:space="preserve">, 2008, 18 (1), pp.61-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1052150X00008101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1052150X00008150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287783v1</w:t>
+                <w:t xml:space="preserve">hal-04287835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1822,165 +1822,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esthétique de l'inégalité</w:t>
+                <w:t xml:space="preserve">Conservatism as an Aesthetics of Inequality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les résistences théoriques à la justice sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de théorie politique normative, Jan 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Political, legal, and moral philosophy research group (POLEMO) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central European University, Mar 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288912v1</w:t>
+                <w:t xml:space="preserve">hal-04288927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservatism as an Aesthetics of Inequality.</w:t>
+                <w:t xml:space="preserve">Esthétique de l'inégalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political, legal, and moral philosophy research group (POLEMO) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central European University, Mar 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Les résistences théoriques à la justice sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de théorie politique normative, Jan 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288927v1</w:t>
+                <w:t xml:space="preserve">hal-04288912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawls and neoliberalism</w:t>
               </w:r>
@@ -3036,51 +3036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves N&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592725103009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05402721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119395ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04288011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.4607" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NG4D0VZ3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.681.0145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Hamrouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/wps-2017-0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0827" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037010ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2867-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.37.1.59" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2312-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/beq.2015.7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-015-9269-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025729ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024297ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GTSNPNTX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-009-0266-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M867L5N8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044411ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Norman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1052150X00008150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-88S0RXSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1052150X00008101" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1M6L2CS2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.4604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05402718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197774151.001.0001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04288725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05402720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197693643.013.0048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197634295.003.0004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04288662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves N&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403556v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592725103009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05402721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119395ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04288011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.4607" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NG4D0VZ3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.681.0145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Hamrouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/wps-2017-0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037010ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2867-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.37.1.59" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/beq.2015.7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-015-9269-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2312-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024297ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025729ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GTSNPNTX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-009-0266-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M867L5N8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044411ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Norman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1052150X00008101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1M6L2CS2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1052150X00008150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-88S0RXSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.4604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05402718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197774151.001.0001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04288725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05402720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197693643.013.0048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197634295.003.0004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04288662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>