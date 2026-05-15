--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -106,174 +106,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Response to Amit Ron and Abraham A. Singer’s Review of Seeing Like a Firm: Social Justice, Corporations, and the Conservative Order »</w:t>
+                <w:t xml:space="preserve">« Critical Dialogue&amp;quot; Perspectives on Politics. https://doi.org/10.1017/S1537592725103009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.1622-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1537592725103009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403559v1</w:t>
+                <w:t xml:space="preserve">hal-05403556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Critical Dialogue&amp;quot; Perspectives on Politics. https://doi.org/10.1017/S1537592725103009</w:t>
+                <w:t xml:space="preserve">« Response to Amit Ron and Abraham A. Singer’s Review of Seeing Like a Firm: Social Justice, Corporations, and the Conservative Order »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (4), pp.1622-1623. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 23 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1537592725103009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05403556v1</w:t>
+                <w:t xml:space="preserve">hal-05403559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artiste, le militant, l’entrepreneur (moral) de soi et le populiste : quelques remarques sur le marché de la vertu</w:t>
               </w:r>
@@ -594,759 +594,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice, genre et entreprise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu de Stokes (Susan C.), Dunning (Thad), Nazareno (Marcelo), Brusco (Valeria) – Broker, Voters, and Clientelism. The Puzzle of Distributive Politics. – New York, Cambridge University Press, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (2-3), pp.65-93. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (5), pp.827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1037010ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.665.0827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287982v1</w:t>
+                <w:t xml:space="preserve">hal-04288870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Ethics of Corporate Political Activities in a Post-Citizens United Era: Political Equality, Corporate Citizenship, and Market Failures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Justice, genre et entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 136 (4), pp.715-728. </w:t>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2-3), pp.65-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-015-2867-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1037010ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287814v1</w:t>
+                <w:t xml:space="preserve">hal-04287982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques, économie comportementale et échecs de marché de marché : éviter le piège paternaliste</w:t>
+                <w:t xml:space="preserve">Rethinking the Ethics of Corporate Political Activities in a Post-Citizens United Era: Political Equality, Corporate Citizenship, and Market Failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (1), pp.59-80. </w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136 (4), pp.715-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3138/ttr.37.1.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-015-2867-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287989v1</w:t>
+                <w:t xml:space="preserve">hal-04287814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Stokes (Susan C.), Dunning (Thad), Nazareno (Marcelo), Brusco (Valeria) – Broker, Voters, and Clientelism. The Puzzle of Distributive Politics. – New York, Cambridge University Press, 2013</w:t>
+                <w:t xml:space="preserve">Politiques publiques, économie comportementale et échecs de marché de marché : éviter le piège paternaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66 (5), pp.827. </w:t>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.59-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.665.0827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3138/ttr.37.1.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288870v1</w:t>
+                <w:t xml:space="preserve">hal-04287989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Very Idea of Egalitarian Markets and Corporations: Why Relationships Might Matter More than Distribution</w:t>
+                <w:t xml:space="preserve">Egalitarianism and Executive Compensation: A Relational Argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Ethics Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (1), pp.93-124. </w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (1), pp.171-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/beq.2015.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-014-2312-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287827v1</w:t>
+                <w:t xml:space="preserve">hal-04287844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Insurance and Equality: From Redistribution to Relation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking the Very Idea of Egalitarian Markets and Corporations: Why Relationships Might Matter More than Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Res Publica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11158-015-9269-y⟩</w:t>
+              <w:t xml:space="preserve">Business Ethics Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.93-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/beq.2015.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287976v1</w:t>
+                <w:t xml:space="preserve">hal-04287827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egalitarianism and Executive Compensation: A Relational Argument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public Insurance and Equality: From Redistribution to Relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 132 (1), pp.171-184. </w:t>
+              <w:t xml:space="preserve">Res Publica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.137-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-014-2312-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11158-015-9269-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287844v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi sert la conception institutionnelle de la corruption ?1</w:t>
+                <w:t xml:space="preserve">L’égalité instrumentale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Ateliers de l'Ethique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.103-125. </w:t>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (1), pp.165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1024297ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1025729ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287886v1</w:t>
+                <w:t xml:space="preserve">hal-04287985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’égalité instrumentale ?</w:t>
+                <w:t xml:space="preserve">À quoi sert la conception institutionnelle de la corruption ?1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (1), pp.165. </w:t>
+              <w:t xml:space="preserve">Les Ateliers de l'Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.103-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1025729ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1024297ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287985v1</w:t>
+                <w:t xml:space="preserve">hal-04287886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la justice climatique</w:t>
               </w:r>
@@ -1822,165 +1822,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservatism as an Aesthetics of Inequality.</w:t>
+                <w:t xml:space="preserve">Esthétique de l'inégalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political, legal, and moral philosophy research group (POLEMO) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central European University, Mar 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Les résistences théoriques à la justice sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de théorie politique normative, Jan 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288927v1</w:t>
+                <w:t xml:space="preserve">hal-04288912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esthétique de l'inégalité</w:t>
+                <w:t xml:space="preserve">Conservatism as an Aesthetics of Inequality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les résistences théoriques à la justice sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de théorie politique normative, Jan 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Political, legal, and moral philosophy research group (POLEMO) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central European University, Mar 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288912v1</w:t>
+                <w:t xml:space="preserve">hal-04288927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawls and neoliberalism</w:t>
               </w:r>
@@ -3036,51 +3036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves N&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403556v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592725103009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05402721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119395ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04288011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.4607" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NG4D0VZ3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.681.0145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Hamrouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/wps-2017-0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037010ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2867-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.37.1.59" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/beq.2015.7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-015-9269-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2312-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024297ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025729ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GTSNPNTX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-009-0266-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M867L5N8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044411ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Norman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1052150X00008101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1M6L2CS2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1052150X00008150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-88S0RXSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.4604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05402718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197774151.001.0001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04288725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05402720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197693643.013.0048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197634295.003.0004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04288662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves N&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592725103009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05402721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119395ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04288011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.4607" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NG4D0VZ3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.681.0145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Hamrouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/wps-2017-0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0827" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037010ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2867-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.37.1.59" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2312-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/beq.2015.7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-015-9269-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025729ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024297ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GTSNPNTX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-009-0266-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M867L5N8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044411ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Norman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1052150X00008101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1M6L2CS2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1052150X00008150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-88S0RXSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.4604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05402718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197774151.001.0001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04288725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05402720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197693643.013.0048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04287872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197634295.003.0004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04288662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>