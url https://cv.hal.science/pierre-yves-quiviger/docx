--- v0 (2026-04-01)
+++ v1 (2026-05-26)
@@ -586,194 +586,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sieyès, Essais sur les privilèges et autres textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Quiviger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.150, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Action médicale et confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Quiviger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaire de Franche-Comté, pp.361, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Martin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00470123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action médicale et confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Quiviger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
@@ -912,234 +912,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La déontologie, entre éthique et droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Quiviger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire de l’interprétation juridique, histoire des idées (politiques), histoire du droit »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Quiviger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment conjuguer les disciplines scientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Quiviger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue CONFLUENCE : Sciences &amp; Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, p. 121-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119799v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03906960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre raison d'une norme juridique : légitimer, habiliter, expliquer</w:t>
               </w:r>
@@ -3143,51 +3143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des formes de confiance dans la pratique médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Quiviger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3943,51 +3943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04551015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerv&#233;gan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470123v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471304v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/action-medicale-et-confiance.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.045.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Luce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6730-0_647-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picavet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morizot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Zielinska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://annaczielinska.com/wp-content/uploads/2023/05/zielinska-quiviger-droits-des-animaux-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Al-Saleh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barrau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04551015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerv&#233;gan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471304v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/action-medicale-et-confiance.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.045.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Luce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6730-0_647-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picavet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morizot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Zielinska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://annaczielinska.com/wp-content/uploads/2023/05/zielinska-quiviger-droits-des-animaux-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Al-Saleh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barrau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Egger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>