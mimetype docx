--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective case‐control study of nutritional and respiratory status in children with type III esophageal atresia</w:t>
+                <w:t xml:space="preserve">Multicentre Retrospective Analysis of Lung Function Impairment and Risks for Restrictive Syndrome During Childhood After Type III Esophageal Atresia Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐alix Chansou</w:t>
+                <w:t xml:space="preserve">Jeanne Goulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Brigly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rony Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Desbordes de Cepoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bonnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (9), pp.162416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jpn3.70238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2025.162416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329134v1</w:t>
+                <w:t xml:space="preserve">hal-05141716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentre Retrospective Analysis of Lung Function Impairment and Risks for Restrictive Syndrome During Childhood After Type III Esophageal Atresia Repair</w:t>
+                <w:t xml:space="preserve">Retrospective case‐control study of nutritional and respiratory status in children with type III esophageal atresia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Goulin</w:t>
+                <w:t xml:space="preserve">Marie‐alix Chansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brigly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rony Sfeir</w:t>
+                <w:t xml:space="preserve">Véronique Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Desbordes de Cepoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bonnard</w:t>
+                <w:t xml:space="preserve">Thomas Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (9), pp.162416. </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2025.162416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jpn3.70238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141716v1</w:t>
+                <w:t xml:space="preserve">hal-05329134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional status at age 1 year in patients born with esophageal atresia: A population-based, prospective cohort study</w:t>
               </w:r>
@@ -400,77 +400,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Depoortere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lapillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -740,295 +740,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échographie externe versus endoéchographie : étude de non-infériorité de la visualisation de différentes structures d’intérêt de l’épaule</w:t>
+                <w:t xml:space="preserve">Outcomes of laparoscopic and open surgical treatment of intestinal malrotation in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lateur</w:t>
+                <w:t xml:space="preserve">Aurélien Scalabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Horteur</w:t>
+                <w:t xml:space="preserve">Igor Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Chenevas-Paule</w:t>
+                <w:t xml:space="preserve">Jérome Deheppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chavanon</w:t>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Saad</w:t>
+                <w:t xml:space="preserve">Sabine Irtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 106, pp.681 - 686. </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.2777 - 2782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2020.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2020.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492059v1</w:t>
+                <w:t xml:space="preserve">hal-03493005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of laparoscopic and open surgical treatment of intestinal malrotation in children</w:t>
+                <w:t xml:space="preserve">Échographie externe versus endoéchographie : étude de non-infériorité de la visualisation de différentes structures d’intérêt de l’épaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Scalabre</w:t>
+                <w:t xml:space="preserve">Gabriel Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Duquesne</w:t>
+                <w:t xml:space="preserve">Clément Horteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Deheppe</w:t>
+                <w:t xml:space="preserve">Manon Chenevas-Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+                <w:t xml:space="preserve">Marie Chavanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Irtan</w:t>
+                <w:t xml:space="preserve">Maxime Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55, pp.2777 - 2782. </w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.681 - 686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2020.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493005v1</w:t>
+                <w:t xml:space="preserve">hal-03492059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pediatric pheochromocytoma in association with Von Hippel–Lindau disease: Focus on screening strategies</w:t>
               </w:r>
@@ -1148,103 +1148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External versus endoscopic ultrasound: Non-inferiority assessment for visualization of various structures of interest in the shoulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Horteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chenevas-Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 106, pp.1153 - 1157. </w:t>
@@ -2050,51 +2050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;alix Chansou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Sfeir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpn3.70238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brigly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desbordes de Cepoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2025.162416" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Depoortere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.969617" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Rabattu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.2172" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orfeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Griffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rabattu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijscr.2021.105656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lateur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Horteur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chenevas-Paule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavanon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Saad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2020.08.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Duquesne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Deheppe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Irtan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2020.08.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. V&#233;rot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rabattu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sartelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.09.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.05.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rabattu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bigoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Eid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-017-3598-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mass&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0034-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courvoisier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10195-013-0251-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04061190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALM038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01225719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brigly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Sfeir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desbordes de Cepoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2025.162416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;alix Chansou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpn3.70238" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Depoortere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.969617" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Rabattu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.2172" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orfeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Griffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rabattu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijscr.2021.105656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Duquesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Deheppe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Irtan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2020.08.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lateur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Horteur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chenevas-Paule" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavanon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Saad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2020.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. V&#233;rot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rabattu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sartelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.09.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.05.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rabattu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bigoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Eid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-017-3598-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mass&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0034-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courvoisier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10195-013-0251-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04061190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALM038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01225719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>