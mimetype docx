--- v1 (2026-04-07)
+++ v2 (2026-05-23)
@@ -740,295 +740,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of laparoscopic and open surgical treatment of intestinal malrotation in children</w:t>
+                <w:t xml:space="preserve">Échographie externe versus endoéchographie : étude de non-infériorité de la visualisation de différentes structures d’intérêt de l’épaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Scalabre</w:t>
+                <w:t xml:space="preserve">Gabriel Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Duquesne</w:t>
+                <w:t xml:space="preserve">Clément Horteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Deheppe</w:t>
+                <w:t xml:space="preserve">Manon Chenevas-Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+                <w:t xml:space="preserve">Marie Chavanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Irtan</w:t>
+                <w:t xml:space="preserve">Maxime Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55, pp.2777 - 2782. </w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.681 - 686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2020.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493005v1</w:t>
+                <w:t xml:space="preserve">hal-03492059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échographie externe versus endoéchographie : étude de non-infériorité de la visualisation de différentes structures d’intérêt de l’épaule</w:t>
+                <w:t xml:space="preserve">Outcomes of laparoscopic and open surgical treatment of intestinal malrotation in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lateur</w:t>
+                <w:t xml:space="preserve">Aurélien Scalabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Horteur</w:t>
+                <w:t xml:space="preserve">Igor Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Chenevas-Paule</w:t>
+                <w:t xml:space="preserve">Jérome Deheppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chavanon</w:t>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Saad</w:t>
+                <w:t xml:space="preserve">Sabine Irtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 106, pp.681 - 686. </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.2777 - 2782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2020.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2020.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492059v1</w:t>
+                <w:t xml:space="preserve">hal-03493005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pediatric pheochromocytoma in association with Von Hippel–Lindau disease: Focus on screening strategies</w:t>
               </w:r>
@@ -1148,103 +1148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External versus endoscopic ultrasound: Non-inferiority assessment for visualization of various structures of interest in the shoulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Horteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chenevas-Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 106, pp.1153 - 1157. </w:t>
@@ -2050,51 +2050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brigly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Sfeir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desbordes de Cepoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2025.162416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;alix Chansou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpn3.70238" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Depoortere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.969617" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Rabattu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.2172" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orfeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Griffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rabattu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijscr.2021.105656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Duquesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Deheppe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Irtan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2020.08.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lateur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Horteur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chenevas-Paule" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavanon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Saad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2020.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. V&#233;rot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rabattu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sartelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.09.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.05.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rabattu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bigoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Eid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-017-3598-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mass&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0034-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courvoisier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10195-013-0251-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04061190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALM038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01225719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brigly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Sfeir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Desbordes de Cepoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2025.162416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;alix Chansou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpn3.70238" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Depoortere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.969617" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Rabattu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.2172" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orfeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Griffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rabattu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijscr.2021.105656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lateur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Horteur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chenevas-Paule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavanon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Saad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2020.08.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Duquesne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Deheppe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Irtan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2020.08.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. V&#233;rot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rabattu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sartelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.09.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.05.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rabattu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bigoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Eid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-017-3598-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mass&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0034-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courvoisier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10195-013-0251-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04061190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALM038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01225719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>