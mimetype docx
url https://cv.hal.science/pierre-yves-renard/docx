--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -234,555 +234,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing New Natural‐Mimetic Phosphatidic Acid: A Versatile and Innovative Synthetic Strategy for Glycerophospholipid Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorogenic detection of cyanide ions in pure aqueous media through an intramolecular crossed-benzoin reaction: limitations unveiled and possible solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaumerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Schlichter</w:t>
+                <w:t xml:space="preserve">Quentin Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Wolf</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202510412⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150 (1), pp.168-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4AN01368A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245232v1</w:t>
+                <w:t xml:space="preserve">hal-04916512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cytotoxic properties of tetrahydroisoquinoline oximes in breast, prostate and glioblastoma cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative Neutralisation of Sulfur‐Based Chemical Warfare Agents Mediated by a Lipase: From Batch to Flow Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmir Baptista da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergui Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Zandona</w:t>
+                <w:t xml:space="preserve">Daniela Vuluga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matea Jurić</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre‐yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01480545.2025.2491534⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (19), pp.e202403701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496751v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorogenic detection of cyanide ions in pure aqueous media through an intramolecular crossed-benzoin reaction: limitations unveiled and possible solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoan Capello</w:t>
+                <w:t xml:space="preserve">Assessment of cytotoxic properties of tetrahydroisoquinoline oximes in breast, prostate and glioblastoma cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Zandona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matea Jurić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bonnin</w:t>
+                <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Romieu</w:t>
+                <w:t xml:space="preserve">Maja Katalinić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 150 (1), pp.168-176. </w:t>
+              <w:t xml:space="preserve">Drug and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (4), pp.856-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4AN01368A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01480545.2025.2491534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916512v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Neutralisation of Sulfur‐Based Chemical Warfare Agents Mediated by a Lipase: From Batch to Flow Reactor</w:t>
+                <w:t xml:space="preserve">Designing New Natural‐Mimetic Phosphatidic Acid: A Versatile and Innovative Synthetic Strategy for Glycerophospholipid Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Boddaert</w:t>
+                <w:t xml:space="preserve">Antoine Schlichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valmir Baptista da Silva</w:t>
+                <w:t xml:space="preserve">Alexander Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergui Mansour</w:t>
+                <w:t xml:space="preserve">Thomas Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Vuluga</w:t>
+                <w:t xml:space="preserve">Aurelien Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Renard</w:t>
+                <w:t xml:space="preserve">Lina Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (19), pp.e202403701. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (36), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202403701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202510412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361291v1</w:t>
+                <w:t xml:space="preserve">hal-05245232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detoxification of chemical warfare agents at physiological pH using UiO-66(Zr)/gelatin hydrogel composite</w:t>
               </w:r>
@@ -928,64 +928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaumerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhotoChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1019,90 +1019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detoxification of V‐Nerve Agents Assisted by a Microperoxidase: New Pathway Revealed by the Use of a Relevant VX Simulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmir Baptista da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brazzolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ricoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1147,295 +1147,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Unlocking Reactivity of Fragments for Fast Target-Guided Synthesis of Carbonic Anhydrase Inhibitors</w:t>
+                <w:t xml:space="preserve">Do Not Waste Time─Ensure Success in Your Cross-Linking Mass Spectrometry Experiments before You Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Puteaux</w:t>
+                <w:t xml:space="preserve">Lucienne Nouchikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Toubia</w:t>
+                <w:t xml:space="preserve">David Fernandez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Truong</w:t>
+                <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bailly</w:t>
+                <w:t xml:space="preserve">Guillaume Duménil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202407888⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (6), pp.2506 - 2513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c04682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788264v1</w:t>
+                <w:t xml:space="preserve">hal-04727678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Not Waste Time─Ensure Success in Your Cross-Linking Mass Spectrometry Experiments before You Begin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Induced Unlocking Reactivity of Fragments for Fast Target-Guided Synthesis of Carbonic Anhydrase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Puteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucienne Nouchikian</w:t>
+                <w:t xml:space="preserve">Isabelle Toubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernandez-Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+                <w:t xml:space="preserve">Lina Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Sabot</w:t>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duménil</w:t>
+                <w:t xml:space="preserve">Laetitia Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (6), pp.2506 - 2513. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (41), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c04682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202407888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727678v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of Chemiluminescent Cassettes Based on Energy Transfer</w:t>
               </w:r>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Solmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (13), pp.e202201401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1551,51 +1551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological response and cell death signaling pathways modulated by tetrahydroisoquinoline-based aldoximes in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Zandona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Madunić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1698,64 +1698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metalloenzyme‐Mediated Thiol‐Yne Addition Towards Photoisomerizable Fluorescent Dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Puteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1947,429 +1947,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft and effective detoxification of a VX simulant in a 3D printed basic flow reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored Bioorthogonal and Bioconjugate Chemistry: A Source of Inspiration for Developing Kinetic Target-Guided Synthesis Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1GC01961A⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.0c00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353830v1</w:t>
+                <w:t xml:space="preserve">hal-03419994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Pot Synthesis of Diazirines and 15N2-Diazirines from Ketones, Aldehydes and Derivatives: Development and Mechanistic Insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Cauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Tite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Nahenec-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 363 (18), pp.4390-4398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsc.202100679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Bioorthogonal and Bioconjugate Chemistry: A Source of Inspiration for Developing Kinetic Target-Guided Synthesis Strategies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soft and effective detoxification of a VX simulant in a 3D printed basic flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergui Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Manneveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (1), pp.63-72. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.7522-7527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.0c00568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1GC01961A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419994v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-Benzoylquinoxalinone as a photoaffinity labelling derivative with fluorogenic properties allowing reaction monitoring under “no-wash” conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Cauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,77 +2459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow neutralisation of sulfur-containing chemical warfare agents with Oxone: packed-bed vs. aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergui Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrasqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2587,429 +2587,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dearomatization of a 3-Hydroxypyridine through an unexpected Oxidative Deformylation Process: an Entry to Aza-cyclohexadienones</w:t>
+                <w:t xml:space="preserve">Chromogranin A preferential interaction with Golgi phosphatidic acid induces membrane deformation and contributes to secretory granule biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afef Mabrouki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Nahenec-Martel</w:t>
+                <w:t xml:space="preserve">Ophélie Carmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Kriaa</w:t>
+                <w:t xml:space="preserve">Fanny Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Hedhli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+                <w:t xml:space="preserve">Charlène Delestre-Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1706870⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.6769-6790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202000074R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010593v1</w:t>
+                <w:t xml:space="preserve">hal-02525074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Potent Dual Inhibitor of Acetylcholinesterase and Butyrylcholinesterase with Antioxidant Activity that Alleviates Alzheimer-like Pathology in Old APP/PS1 Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dearomatization of a 3-Hydroxypyridine through an unexpected Oxidative Deformylation Process: an Entry to Aza-cyclohexadienones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
+                <w:t xml:space="preserve">Afef Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Nahenec-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t>
+                <w:t xml:space="preserve">Abdelkader Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Cisternas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carolina Oliva</w:t>
+                <w:t xml:space="preserve">Ahmed Hedhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01775⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (15), pp.1497-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1706870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094189v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromogranin A preferential interaction with Golgi phosphatidic acid induces membrane deformation and contributes to secretory granule biogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of a Potent Dual Inhibitor of Acetylcholinesterase and Butyrylcholinesterase with Antioxidant Activity that Alleviates Alzheimer-like Pathology in Old APP/PS1 Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Viayna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Carmon</w:t>
+                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Laguerre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lina Riachy</w:t>
+                <w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Delestre-Delacour</w:t>
+                <w:t xml:space="preserve">Pedro Cisternas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qili Wang</w:t>
+                <w:t xml:space="preserve">Carolina Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (5), pp.6769-6790. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202000074R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525074v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic Evaluation of Brain Penetrating Morpholine-3-hydroxy-2-pyridine Oxime as an Antidote for Nerve Agent Poisoning</w:t>
               </w:r>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Žunec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Zandona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (7), pp.1072-1084. </w:t>
@@ -3181,51 +3181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Raafet Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (7), pp.108026. </w:t>
@@ -3263,51 +3263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of multifunctional ligands targeting acetylcholinesterase and alpha 7 nicotinic acetylcholine receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,51 +3583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Frisby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Nahenec-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (20), pp.3874-3887. </w:t>
@@ -3659,177 +3659,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time molecular optical micro-imaging of EGFR mutations using a fluorescent erlotinib based tracer</w:t>
+                <w:t xml:space="preserve">Regioselective Solid-Phase Synthesis of Peptide Analogues Containing 3,4- or 3,5-Disubstituted Isoxazole as s-cis or s-trans Peptide Bond Mimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Patout</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierrick Bruyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-018-0760-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (20), pp.3134-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353026v1</w:t>
+                <w:t xml:space="preserve">hal-02319741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of tetrazine reactivity towards C-nucleophiles: pyrazolone-based modification of biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3838,203 +3808,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (2), pp.388-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8OB02108B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Solid-Phase Synthesis of Peptide Analogues Containing 3,4- or 3,5-Disubstituted Isoxazole as s-cis or s-trans Peptide Bond Mimics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time molecular optical micro-imaging of EGFR mutations using a fluorescent erlotinib based tracer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Bruyat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (20), pp.3134-3141. </w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12890-018-0760-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319741v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinvestigation of the synthesis of “covalent-assembly” type probes for fluoride ion detection. Identification of novel 7-(diethylamino)coumarins with aggregation-induced emission properties</w:t>
               </w:r>
@@ -4059,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (48), pp.151279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4150,51 +4150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, biological evaluation and X-ray crystallography of nanomolar multifunctional ligands targeting simultaneously acetylcholinesterase and glycogen synthase kinase-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Oukoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4297,51 +4297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,719 +4399,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent 3‐Hydroxy‐2‐Pyridine Aldoxime Reactivators of Organophosphate‐Inhibited Cholinesterases with Predicted Blood–Brain Barrier Penetration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bifunctional mannoside-glucosinolate glycoconjugates as enzymatically triggered isothiocyanates and FimH ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Braïki</w:t>
+                <w:t xml:space="preserve">G. Cutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Marakovic</w:t>
+                <w:t xml:space="preserve">F. Reise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renou</w:t>
+                <w:t xml:space="preserve">M. Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio de La Mora</w:t>
+                <w:t xml:space="preserve">R. Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201801394⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (26), pp.4900-4913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8OB01128A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024542v1</w:t>
+                <w:t xml:space="preserve">hal-02024493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Based Optimization of Nonquaternary Reactivators of Acetylcholinesterase Inhibited by Organophosphorus Nerve Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Santoni</w:t>
+                <w:t xml:space="preserve">Use of an Air-Stable Cu(I)-NHC Catalyst for the Synthesis of Peptidotriazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bruyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Sousa</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (21), pp.13515-13522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024531v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Modification of Biomolecules through Maleimide-Based Labeling Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Renault</w:t>
+                <w:t xml:space="preserve">Potent 3‐Hydroxy‐2‐Pyridine Aldoxime Reactivators of Organophosphate‐Inhibited Cholinesterases with Predicted Blood–Brain Barrier Penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Zorbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Braïki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Fredy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nikola Marakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio de La Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00252⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (38), pp.9675-9691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024527v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional mannoside-glucosinolate glycoconjugates as enzymatically triggered isothiocyanates and FimH ligands</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure-Based Optimization of Nonquaternary Reactivators of Acetylcholinesterase Inhibited by Organophosphorus Nerve Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schuler</w:t>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nehmé</w:t>
+                <w:t xml:space="preserve">J. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio de La Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Despras</w:t>
+                <w:t xml:space="preserve">J. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (26), pp.4900-4913. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (17), pp.7630-7639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8OB01128A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024493v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an Air-Stable Cu(I)-NHC Catalyst for the Synthesis of Peptidotriazoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Bruyat</w:t>
+                <w:t xml:space="preserve">Covalent Modification of Biomolecules through Maleimide-Based Labeling Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jean</w:t>
+                <w:t xml:space="preserve">J.W. Fredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83 (21), pp.13515-13522. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (8), pp.2497-2513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b01490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916360v1</w:t>
+                <w:t xml:space="preserve">hal-02024527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Polarity in Tacrine and Huprine Derivatives: Potent Anticholinesterase Agents for the Treatment of Myasthenia Gravis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5169,724 +5169,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination delivery of two oxime-loaded lipid nanoparticles: Time-dependent additive action for prolonged rat brain protection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Biothiols with a Fast-Responsive and Water-Soluble Pyrazolone-Based Fluorogenic Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2018.10.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (46), pp.6494-6498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201801157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024524v1</w:t>
+                <w:t xml:space="preserve">hal-02024529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Biothiols with a Fast-Responsive and Water-Soluble Pyrazolone-Based Fluorogenic Probe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combination delivery of two oxime-loaded lipid nanoparticles: Time-dependent additive action for prolonged rat brain protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N. Pashirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Braïki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Zueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Babaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (46), pp.6494-6498. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 290, pp.102-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201801157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2018.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024529v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Plasma Stability of Hydroxamic Acids: A MedChem Toolbox</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective and sensitive near‐infrared fluorescent probe for acetylcholinesterase imaging [abstract]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01444⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (S2), pp.188-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054238v1</w:t>
+                <w:t xml:space="preserve">hal-02329887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective synthesis of o-triazolyl-1,5-benzodiazepin-2-ones and o-isoxazolyl-1,5-benzodiazepin-2-ones via copper-catalyzed 1,3-dipolar cycloaddition reactions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlling Plasma Stability of Hydroxamic Acids: A MedChem Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gealageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baovy Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (21), pp.9067-9089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046301v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical properties of quinoxalin-2(1H)-ones: Application in the preparation of an azide-based fluorogenic probe for the detection of hydrogen sulfide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Renault</w:t>
+                <w:t xml:space="preserve">Regioselective synthesis of o-triazolyl-1,5-benzodiazepin-2-ones and o-isoxazolyl-1,5-benzodiazepin-2-ones via copper-catalyzed 1,3-dipolar cycloaddition reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mtiraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nsira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (18), pp.10432-10437. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (7), pp.747-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7nj01893b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046306v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective and sensitive near‐infrared fluorescent probe for acetylcholinesterase imaging [abstract]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photophysical properties of quinoxalin-2(1H)-ones: Application in the preparation of an azide-based fluorogenic probe for the detection of hydrogen sulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jean</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 142 (S2), pp.188-225. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (18), pp.10432-10437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnc.13925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7nj01893b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329887v1</w:t>
+                <w:t xml:space="preserve">hal-02046306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Influence of the Protonation States of Active Site Residues on AChE Reactivation: A QM/MM Approach</w:t>
               </w:r>
@@ -6295,51 +6295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the cholinergic system to understand neurodegenerative diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.131-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6399,51 +6399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (16), pp.2008-2028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6490,51 +6490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A miniaturized peptidyl-prolyl isomerase enzyme assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Vivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6605,640 +6605,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readily functionalizable phosphonium-tagged fluorescent coumarins for enhanced detection of conjugates by mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1,5-Benzodiazepin-2-ones: Investigation of a Family of Photoluminescent Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Mtiraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lizzul-Jurse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">Rafik Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ob01080f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (11), pp.4720-4727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046223v1</w:t>
+                <w:t xml:space="preserve">hal-01526233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-Alkoxyoxazole –A Versatile Building Block in (Bio)organic Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Renault</w:t>
+                <w:t xml:space="preserve">Readily functionalizable phosphonium-tagged fluorescent coumarins for enhanced detection of conjugates by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lizzul-Jurse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Sabot</w:t>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600127⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (32), pp.7777-7791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ob01080f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02046218v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A selective and sensitive near-infrared fluorescent probe for acetylcholinesterase imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5-Alkoxyoxazole –A Versatile Building Block in (Bio)organic Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Krejci</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurie-Anne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc05936h⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (20), pp.3264-3281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013508v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,5-Benzodiazepin-2-ones: Investigation of a Family of Photoluminescent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan Mtiraoui</w:t>
+                <w:t xml:space="preserve">A selective and sensitive near-infrared fluorescent probe for acetylcholinesterase imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovy Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Gharbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moncef Msaddek</w:t>
+                <w:t xml:space="preserve">Eric Krejci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Jacqueline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81 (11), pp.4720-4727. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (77), pp.11599-11602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cc05936h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526233v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Access to Huprine Derivatives Functionalized at Position 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Oukoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovy Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (7), pp.1337-1343. </w:t>
@@ -7301,90 +7301,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorogenic Behaviour of the Hetero-Diels–Alder Ligation of 5-Alkoxyoxazoles with Maleimides and their Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lizzul-Jurse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (51), pp.18522-18531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7430,51 +7430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and in vitro evaluation of donepezil-based reactivators and analogues for nerve agent-inhibited human acetylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,90 +7577,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution and solid-state fluorescence of 2-(2′-hydroxyphenyl)-1,5-benzodiazepin-2-one (HBD) borate complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (89), pp.86352-86360. </w:t>
@@ -7737,51 +7737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Richard Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7826,963 +7826,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FRET-​based probe for fluorescence sensing of sulfide​/sulfite analytes, using a novel long-​wavelength water-​soluble 7-​hydroxycoumarin as reporter fluorophore</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the kinetic target-guided synthesis of protein ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Petit</w:t>
+                <w:t xml:space="preserve">E. Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (8), pp.1015-1019. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (61), pp.12158-12169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.01.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cc04183j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150270v1</w:t>
+                <w:t xml:space="preserve">hal-02046164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azobenzene-caged sulforhodamine dyes: A novel class of 'turn-on' reactive probes for hypoxic tumor cell imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational Design of Latent Fluorophores from Water-​Soluble Hydroxyphenyltriazine Dyes Suitable for Lipase Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Piao</w:t>
+                <w:t xml:space="preserve">Alicia Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenjiro Hanaoka</w:t>
+                <w:t xml:space="preserve">Sandra Rihn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuo Nagano</w:t>
+                <w:t xml:space="preserve">Gilles Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (4), pp.044004. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (8), pp.1664-1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2050-6120/3/4/044004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046143v1</w:t>
+                <w:t xml:space="preserve">hal-01150275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the kinetic target-guided synthesis of protein ligands</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-target directed ligands: Electrophysiological characterization of an anticholinesterase inhibitor coupled to an agonist of α7 nicotinic acetylcholine receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Philippe Colletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc04183j⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (4), pp.621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046164v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-target directed ligands: Electrophysiological characterization of an anticholinesterase inhibitor coupled to an agonist of α7 nicotinic acetylcholine receptor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid Synthesis of Unsymmetrical Sulforhodamines Through Nucleophilic Amination of a Monobrominated Sulfoxanthene Dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (1), pp.152-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201403165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.08.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02329901v1</w:t>
+                <w:t xml:space="preserve">hal-01150274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Synthesis of Unsymmetrical Sulforhodamines Through Nucleophilic Amination of a Monobrominated Sulfoxanthene Dye</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PET and SPECT radiotracers for Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Oukoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovy Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie da Costa Branquinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (28), pp.3278-3304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867322666150805094645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201403165⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01150274v1</w:t>
+                <w:t xml:space="preserve">hal-02046165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET and SPECT radiotracers for Alzheimer's disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A FRET-​based probe for fluorescence sensing of sulfide​/sulfite analytes, using a novel long-​wavelength water-​soluble 7-​hydroxycoumarin as reporter fluorophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867322666150805094645⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (8), pp.1015-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046165v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design of Latent Fluorophores from Water-​Soluble Hydroxyphenyltriazine Dyes Suitable for Lipase Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Jacquemet</w:t>
+                <w:t xml:space="preserve">Azobenzene-caged sulforhodamine dyes: A novel class of 'turn-on' reactive probes for hypoxic tumor cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Rihn</w:t>
+                <w:t xml:space="preserve">Wen Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ulrich</w:t>
+                <w:t xml:space="preserve">Kenjiro Hanaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500047⟩</w:t>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (4), pp.044004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/3/4/044004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01150275v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Synthetic Route to 3-​(Heteroaryl)​-​7-​hydroxycoumarins Designed for Biosensing Applications</w:t>
               </w:r>
@@ -8807,51 +8807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (1), pp.166-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8936,51 +8936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9091,51 +9091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (41), pp.14589-14601. </w:t>
@@ -9198,51 +9198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast-Responsive Nitroso-Based Turn-On Probe for Hydrogen Sulfide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9295,1045 +9295,1045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of fluorinated agonist of sphingosine-1-phosphate receptor 1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the water-​solubilization of thiol-​sensitive fluorogenic probes based on long-​wavelength 7-​hydroxycoumarin scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2014.06.038⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.270-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2014.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063240v1</w:t>
+                <w:t xml:space="preserve">hal-01150279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of novel tetrahydroacridine pyridine- aldoxime and -amidoxime hybrids as efficient uncharged reactivators of nerve agent-inhibited human acetylcholinesterase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sanson</w:t>
+                <w:t xml:space="preserve">Kondrat'eva ligation: Diels-Alder-based irreversible reaction for bioconjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.03.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (21), pp.10353-10366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo501972m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01131268v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward Access to Water-​Soluble Unsymmetrical Sulfoxanthene Dyes: Application to the Preparation of Far-​Red Fluorescent Dyes with Large Stokes' Shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (27), pp.8330-8337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201402306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward synthesis of bioconjugatable azo dyes. Part 2: Black Hole Quencher-​2 (BHQ-​2) and BlackBerry Quencher 650 (BBQ-​650) scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (55), pp.6764-6768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryptoline-​3-​hydroxypyridinaldoxime conjugates as efficient reactivators of phosphylated human acetyl and butyrylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Loiodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Arboleas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (30), pp.3947-3950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4CC00561A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical Characterization of a Caspase-3 Far-red Fluorescent Probe for Non-invasive Optical Imaging of Neuronal Apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jolivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Botia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (3), pp.451-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12031-014-0325-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the water-​solubilization of thiol-​sensitive fluorogenic probes based on long-​wavelength 7-​hydroxycoumarin scaffolds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of fluorinated agonist of sphingosine-1-phosphate receptor 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Aliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovy Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brizuela Leyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pfund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuvillier Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2014.02.004⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (17), pp.4955-4960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2014.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150279v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondrat'eva ligation: Diels-Alder-based irreversible reaction for bioconjugation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chevalier</w:t>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of novel tetrahydroacridine pyridine- aldoxime and -amidoxime hybrids as efficient uncharged reactivators of nerve agent-inhibited human acetylcholinesterase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kliachyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Sekkat</w:t>
+                <w:t xml:space="preserve">Valentin Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Perzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Castel</w:t>
+                <w:t xml:space="preserve">Benoît Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.455-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.03.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo501972m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01144842v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azo-Sulforhodamine Dyes: A Novel Class of Broad Spectrum Dark Quenchers</w:t>
               </w:r>
@@ -10345,51 +10345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (15), pp.3946-3949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10423,51 +10423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Free Decarboxylative Hetero-Diels-Alder Synthesis of 3-Hydroxypyridines: A Rapid Access to N-Fused Bicyclic Hydroxypiperidine Scaffolds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Di Mascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10475,51 +10475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (3), pp.1303-1319. </w:t>
@@ -10570,51 +10570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction site-driven regioselective synthesis of AChE inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10717,51 +10717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (50), pp.6759-6763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10821,51 +10821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10906,323 +10906,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, biological evaluation, and in vivo imaging of the first camptothecin-fluorescein conjugate.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chevalier</w:t>
+                <w:t xml:space="preserve">Syntheses and in vitro evaluations of uncharged reactivators for human acetylcholinesterase inhibited by organophosphorus nerve agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Verdelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Dubois</w:t>
+                <w:t xml:space="preserve">Emilia Păunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Le Joncour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Lecointre</w:t>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc3005304⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203 (1), pp.81-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2012.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996547v1</w:t>
+                <w:t xml:space="preserve">hal-00996535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the selection of catalytic antibodies against organophosphorus nerve agents.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The first &amp;quot;ready-to-use&amp;quot; benzene-based heterotrifunctional cross-linker for multiple bioconjugation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Smirnov</w:t>
+                <w:t xml:space="preserve">Sébastien Dautrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Belogurov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexander Gabibov</w:t>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2012.10.011⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (16), pp.2693-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob40086g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00996534v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconjugatable azo-based dark-quencher dyes: synthesis and application to protease-activatable far-red fluorescent probes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11231,910 +11231,910 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrik Massif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (5), pp.1686-1699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201203427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first comparative study of the ability of different hydrophilic groups to water-solubilize fluorescent BODIPY dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrik Massif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rihn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ziessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (4), pp.1016-1027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3NJ41093E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structures of human cholinesterases in complex with huprine W and tacrine: elements of specificity for anti-Alzheimer's drugs targeting acetyl- and butyryl-cholinesterase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trovaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 453 (3), pp.393-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20130013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal dark quencher based on &amp;quot;clicked&amp;quot; spectrally distinct azo dyes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (23), pp.6082-6085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol402972y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel sulfonated prosthetic group for [18F]-radiolabelling and imparting water solubility of biomolecules and cyanine fluorophores.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Camporese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (3), pp.469-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2ob26659h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first &amp;quot;ready-to-use&amp;quot; benzene-based heterotrifunctional cross-linker for multiple bioconjugation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Synthesis, biological evaluation, and in vivo imaging of the first camptothecin-fluorescein conjugate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dautrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ob40086g⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (7), pp.1119-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc3005304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996541v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and in vitro evaluations of uncharged reactivators for human acetylcholinesterase inhibited by organophosphorus nerve agents.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tristan Verdelet</w:t>
+                <w:t xml:space="preserve">Strategies for the selection of catalytic antibodies against organophosphorus nerve agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Belogurov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Păunescu</w:t>
+                <w:t xml:space="preserve">Patrick Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gillon</w:t>
+                <w:t xml:space="preserve">Alexander Gabibov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 203 (1), pp.81-84. </w:t>
+              <w:t xml:space="preserve">, 2013, 203 (1), pp.196-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2012.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2012.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996535v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first latent green fluorophores for the detection of azoreductase activity in bacterial cultures.</w:t>
               </w:r>
@@ -12254,77 +12254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to Expeditious Microwave-Assisted Synthesis of 5-Alkoxyoxazoles from α-Triflyloxy Esters and Nitriles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (4), pp.1706-1706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12358,90 +12358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiosynthesis and in vivo evaluation of fluorinated huprine derivates as PET radiotracers of acetylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie da Costa Branquinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12504,90 +12504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally controlled decarboxylative [4 + 2] cycloaddition between alkoxyoxazoles and acrylic acid: expedient access to 3-hydroxypyridines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12628,1101 +12628,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huprine derivatives as sub-nanomolar human acetylcholinesterase inhibitors: from rational design to validation by X-ray crystallography.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of new huprines--inhibitors of acetylcholinesterases by electrospray ionization ion trap mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ziemianin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Nachon</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201100438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2012.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996475v1</w:t>
+                <w:t xml:space="preserve">hal-00996397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expeditious microwave-assisted synthesis of 5-alkoxyoxazoles from α-triflyloxy esters and nitriles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (19), pp.8549-8555. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo301527t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivators of acetylcholinesterase inhibited by organophosphorus nerve agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Verdelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kliachyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (5), pp.756-766. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ar2002864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and reactivity of a bis-sultone cross-linker for peptide conjugation and [18F]-radiolabelling via unusual &amp;quot;double click&amp;quot; approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camporese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (5), pp.1068-1078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1ob06600e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of new huprines--inhibitors of acetylcholinesterases by electrospray ionization ion trap mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huprine derivatives as sub-nanomolar human acetylcholinesterase inhibitors: from rational design to validation by X-ray crystallography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Philippe Colletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dolé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+                <w:t xml:space="preserve">Martin Weik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 70, pp.1-5. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.400-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2012.01.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201100438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996397v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenyltetrahydroisoquinoline-pyridinaldoxime conjugates as efficient uncharged reactivators for the dephosphylation of inhibited human acetylcholinesterase.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Baati</w:t>
+                <w:t xml:space="preserve">Water-soluble red-emitting distyryl-borondipyrromethene (BODIPY) dyes for biolabeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song-Lin Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrik Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm3015519⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (23), pp.7229-7242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996512v1</w:t>
+                <w:t xml:space="preserve">hal-00996473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble red-emitting distyryl-borondipyrromethene (BODIPY) dyes for biolabeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Romieu</w:t>
+                <w:t xml:space="preserve">Phenyltetrahydroisoquinoline-pyridinaldoxime conjugates as efficient uncharged reactivators for the dephosphylation of inhibited human acetylcholinesterase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Verdelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kliachyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (23), pp.10791-10795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm3015519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201103613⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00996473v1</w:t>
+                <w:t xml:space="preserve">hal-00996512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the water-solubilisation of fluorophores by post-synthetic &amp;quot;click&amp;quot; and Sonogashira reactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raymond Ziessel</w:t>
+                <w:t xml:space="preserve">Synthesis of polysubstituted 3-hydroxypyridines via the revisited hetero-Diels-Alder reaction of 5-alkoxyoxazoles with dienophiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (22), pp.4330-4336. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (5), pp.768-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ob25428j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cc16562c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996469v1</w:t>
+                <w:t xml:space="preserve">hal-00996467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human butyrylcholinesterase produced in insect cells: huprine-based affinity purification and crystal structure.</w:t>
               </w:r>
@@ -13747,64 +13730,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Wandhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trovaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279 (16), pp.2905-2916. </w:t>
@@ -13836,1089 +13819,1106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of polysubstituted 3-hydroxypyridines via the revisited hetero-Diels-Alder reaction of 5-alkoxyoxazoles with dienophiles.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brune</w:t>
+                <w:t xml:space="preserve">New insights into the water-solubilisation of fluorophores by post-synthetic &amp;quot;click&amp;quot; and Sonogashira reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrik Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dautrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ziessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (5), pp.768-770. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (22), pp.4330-4336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cc16562c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25428j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996467v1</w:t>
+                <w:t xml:space="preserve">hal-00996469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Preparation of N-Alkylated Tacrine and Huprine Compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jean</w:t>
+                <w:t xml:space="preserve">N-Fmoc-α-sulfo-β-alanine: a versatile building block for the water solubilisation of chromophores and fluorophores by solid-phase strategy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Outaabout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Bruckdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Grandclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrik Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201001158⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (15), pp.5337-5342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ob05730h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017284v1</w:t>
+                <w:t xml:space="preserve">hal-00991917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and luminescence properties of new red-shifted absorption lanthanide(III) chelates suitable for peptide and protein labelling.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Poupart</w:t>
+                <w:t xml:space="preserve">First efficient uncharged reactivators for the dephosphylation of poisoned human acetylcholinesterase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Verdelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hamon</w:t>
+                <w:t xml:space="preserve">Géraldine Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Plé</w:t>
+                <w:t xml:space="preserve">Alain Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0ob00832j⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (18), pp.5295-5297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc10787a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991910v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of difluoromethylphosphonamidates by direct addition of amine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Palladium-Catalyzed Preparation of N-Alkylated Tacrine and Huprine Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Outaabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (2), pp.302-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201001158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.05.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017309v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro and Ex Vivo Evaluation of Smart Infra-Red Fluorescent Caspase-3 Probes for Molecular Imaging of Cardiovascular Apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and luminescence properties of new red-shifted absorption lanthanide(III) chelates suitable for peptide and protein labelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuelle Debunne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Delest</w:t>
+                <w:t xml:space="preserve">Maxime Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lallemand</w:t>
+                <w:t xml:space="preserve">Nelly Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011, pp.413290. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (7), pp.2357-2370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2011/413290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00832j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02296580v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel and unusually long-lived chemiluminophore based on the 7-hydroxycoumarin scaffold.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of difluoromethylphosphonamidates by direct addition of amine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Aliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Kočí</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anthony Romieu</w:t>
+                <w:t xml:space="preserve">Baptiste Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pfund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cc11919b⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (28), pp.3681-3685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991904v1</w:t>
+                <w:t xml:space="preserve">hal-01017309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Fmoc-α-sulfo-β-alanine: a versatile building block for the water solubilisation of chromophores and fluorophores by solid-phase strategy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A novel and unusually long-lived chemiluminophore based on the 7-hydroxycoumarin scaffold.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kočí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Grandclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédrik Massif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1ob05730h⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (23), pp.6713-6715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc11919b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991917v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First efficient uncharged reactivators for the dephosphylation of poisoned human acetylcholinesterase.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Verdelet</w:t>
+                <w:t xml:space="preserve">In Vitro and Ex Vivo Evaluation of Smart Infra-Red Fluorescent Caspase-3 Probes for Molecular Imaging of Cardiovascular Apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Debunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Saint-André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gillon</w:t>
+                <w:t xml:space="preserve">Ebba Brakenhielm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Wagner</w:t>
+                <w:t xml:space="preserve">Françoise Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (18), pp.5295-5297. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.413290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cc10787a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2011/413290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991912v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02296580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New huprine derivatives functionalized at position 9 as highly potent acetylcholinesterase inhibitors.</w:t>
               </w:r>
@@ -14930,64 +14930,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15076,64 +15076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Paunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15205,51 +15205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first metal-free water-soluble cryptophane-111.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ténin Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15486,64 +15486,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Lin Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrik Massif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ziessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15594,103 +15594,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and evaluation of new alpha-nucleophiles for the hydrolysis of organophosphorus nerve agents: application to the reactivation of phosphorylated acetylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kliachyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeevarao Kodepelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Louise-Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (34), pp.6352-6361. </w:t>
@@ -15779,51 +15779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobi Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15876,289 +15876,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal and ready-to-use heterotrifunctional cross-linking reagent for facile synthetic access to sophisticated bioconjugates.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved synthetic pathway for the derivatization of huprine scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0ob00133c⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (37), pp.7399-7404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991898v1</w:t>
+                <w:t xml:space="preserve">hal-01019278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthetic pathway for the derivatization of huprine scaffold</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A universal and ready-to-use heterotrifunctional cross-linking reagent for facile synthetic access to sophisticated bioconjugates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Volland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Flaender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 66 (37), pp.7399-7404. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (19), pp.4329-4345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00133c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019278v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A HTS assay for the detection of organophosphorus nerve agent scavengers.</w:t>
               </w:r>
@@ -16170,77 +16170,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Louise-Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Paunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (11), pp.3510-3523. </w:t>
@@ -16284,461 +16284,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water solubilization of xanthene dyes by post-synthetic sulfonation in organic media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of the self-immolation of para-aminobenzylalcohol and hemithioaminal-based linkers in the context of protease-sensitive fluorogenic probes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tavernier-Lohr</w:t>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lemaire</w:t>
+                <w:t xml:space="preserve">Pauline Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (8), pp.1777-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b926316k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.04.080⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018665v1</w:t>
+                <w:t xml:space="preserve">hal-00991894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile and rapid access to linear and truncated microcystin analogues for the implementation of immunoassays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Clavé</w:t>
+                <w:t xml:space="preserve">C. Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ronco</w:t>
+                <w:t xml:space="preserve">H. Boutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Boutal</w:t>
+                <w:t xml:space="preserve">N. Kreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (3), pp.676-690. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b920193a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b920193a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the self-immolation of para-aminobenzylalcohol and hemithioaminal-based linkers in the context of protease-sensitive fluorogenic probes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water solubilization of xanthene dyes by post-synthetic sulfonation in organic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tavernier-Lohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Meyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Delest</w:t>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Noack</w:t>
+                <w:t xml:space="preserve">Marc Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (8), pp.1777-1780. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (25), pp.3304-3308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b926316k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.04.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991894v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly sensitive competitive enzyme immunoassay of broad specificity quantifying microcystins and nodularins in water samples</w:t>
               </w:r>
@@ -16763,51 +16763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lamourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16922,51 +16922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (13), pp.4523-4536. </w:t>
@@ -17242,307 +17242,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Soluble BODIPY Derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Ziessel</w:t>
+                <w:t xml:space="preserve">Self-cleavable chemiluminescent probes suitable for protease sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agneta Kiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+                <w:t xml:space="preserve">Caroline Schenkels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (10), pp.2049-2052. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (14), pp.2941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol900302n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b905725k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504058v1</w:t>
+                <w:t xml:space="preserve">hal-03808199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-cleavable chemiluminescent probes suitable for protease sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Romieu</w:t>
+                <w:t xml:space="preserve">Water-Soluble BODIPY Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Lin Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ziessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agneta Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b905725k⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (10), pp.2049-2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol900302n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03808199v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormone improves postischaemic recovery of function while limiting apoptosis: a new therapeutic approach to support hemodynamics in the setting of ischaemia-reperfusion?</w:t>
               </w:r>
@@ -17567,51 +17567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iordanis Mourouzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodosios Saranteas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Ligeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17726,51 +17726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (13), pp.4523-4536. </w:t>
@@ -17814,805 +17814,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Access to Protected syn α‐Amino‐β‐hydroxy Acid Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent Fluorophores Based on a Self-Immolative Linker Strategy and Suitable for Protease Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jolivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jignesh Patel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Dumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (22), pp.4224-4227. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (8), pp.1707-1718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200800860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bc8001997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504070v1</w:t>
+                <w:t xml:space="preserve">hal-05504068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel heterotrifunctional peptide-based cross-linking reagent for facile access to bioconjugates. Applications to peptide fluorescent labelling and immobilisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+                <w:t xml:space="preserve">Additions and corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Boutal</w:t>
+                <w:t xml:space="preserve">S. Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Hoang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe A. Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 6 (17), pp.3065. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 6 (24), pp.4668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b819176j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b807263a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504064v1</w:t>
+                <w:t xml:space="preserve">hal-05504066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additions and corrections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Postsynthetic Derivatization of Fluorophores with α-Sulfo-β-alanine Dipeptide Linker. Application to the Preparation of Water-Soluble Cyanine and Rhodamine Dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Outaabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b819176j⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (1), pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc7003268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504066v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postsynthetic Derivatization of Fluorophores with α-Sulfo-β-alanine Dipeptide Linker. Application to the Preparation of Water-Soluble Cyanine and Rhodamine Dyes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward Access to Protected syn α‐Amino‐β‐hydroxy Acid Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jignesh Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc7003268⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (22), pp.4224-4227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200800860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504069v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Fluorophores Based on a Self-Immolative Linker Strategy and Suitable for Protease Sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Massonneau</w:t>
+                <w:t xml:space="preserve">A novel heterotrifunctional peptide-based cross-linking reagent for facile access to bioconjugates. Applications to peptide fluorescent labelling and immobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Dumeunier</w:t>
+                <w:t xml:space="preserve">François Perraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (8), pp.1707-1718. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (17), pp.3065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bc8001997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b807263a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504068v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a New Nonpeptidic Self-Immolative Spacer. Application to the Design of Protease Sensing Fluorogenic Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (8), pp.1517-1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18646,90 +18646,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7-Hydroxycoumarin−Hemicyanine Hybrids: A New Class of Far-Red Emitting Fluorogenic Dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (19), pp.4175-4178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18763,103 +18763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Water-Soluble Near-Infrared Cyanine Dyes: Synthesis, Spectral Properties, and Use in the Preparation of Internally Quenched Fluorescent Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (4), pp.1303-1317. </w:t>
@@ -18909,90 +18909,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemiluminescent Probe for the in Vitro Detection of Protease Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Noack-Fraissignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19037,315 +19037,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminopropargyl derivative of terpyridine-bis(methyl-enamine) tetraacetic acid chelate of europium (Eu (TMT)-AP3): a new reagent for fluorescent labelling of proteins and peptides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
+                <w:t xml:space="preserve">Latent fluorophores based on a Mannich cyclisation trigger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b612805j⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (35), pp.6229-6233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504073v1</w:t>
+                <w:t xml:space="preserve">hal-05504038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent fluorophores based on a Mannich cyclisation trigger</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
+                <w:t xml:space="preserve">Aminopropargyl derivative of terpyridine-bis(methyl-enamine) tetraacetic acid chelate of europium (Eu (TMT)-AP3): a new reagent for fluorescent labelling of proteins and peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47 (35), pp.6229-6233. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (22), pp.4165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.06.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b612805j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504038v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryldithioethyloxycarbonyl(Ardec) : a new family of aminoe protecting groups removable under mild reducing conditions and their applications to peptide synthesis.</w:t>
               </w:r>
@@ -19482,51 +19482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milaine Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19615,77 +19615,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and post-synthetic derivatization of a cyanine-based amino acid. Application to the preparation of a novel water-soluble NIR dye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20292,103 +20292,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosecretion Is Finely Tuned by Molecular Actors Sorted at the Golgi Membrane Level in Neuroendocrine Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schlichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque de La Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nice, France</w:t>
@@ -20417,103 +20417,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromogranin A and Phosphatidic Acid: A Protein/Phospholipid Interaction Regulating Neurosecretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schlichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Exocytose-Endocytose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
@@ -20542,103 +20542,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretory Granule Biogenesis Is Initiated by Chromogranin A Interaction with Phosphatidic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Delestre-Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Chromaffin Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Chennai, India</w:t>
@@ -20799,96 +20799,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of 3-hydroxy-pyridindaldoxime based reactivators</w:t>
+                <w:t xml:space="preserve">Chimiluminescence in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on nerve agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North Atlantic Treaty Organisation (NATO), Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre ChiMi. Fluorescence : de la paillasse à l'utilisation clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403935v1</w:t>
+                <w:t xml:space="preserve">hal-02395824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes fluorogéniques pour la détection d'activités enzymatiques et d'analytes d'intérêt biologiques</w:t>
               </w:r>
@@ -20937,96 +20937,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimiluminescence in vivo</w:t>
+                <w:t xml:space="preserve">Overview of 3-hydroxy-pyridindaldoxime based reactivators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre ChiMi. Fluorescence : de la paillasse à l'utilisation clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">International workshop on nerve agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North Atlantic Treaty Organisation (NATO), Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395824v1</w:t>
+                <w:t xml:space="preserve">hal-02403935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactions de ligation fluorogéniques</w:t>
               </w:r>
@@ -21219,51 +21219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de criblage : identification de catalyseurs de la réaction de Diels-Alder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nogueira de Faria Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21340,51 +21340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de criblage : identification de catalyseurs de la réaction de Diels-Alder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nogueira de Faria Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21500,51 +21500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Katalinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pavicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Braïki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21586,113 +21586,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective and sensitive near-infrared fluorescent probe for acetylcholinesterase imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovy Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krejci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cholinergic Mechanisms (ISCM, 15, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jnc.13925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024977v1</w:t>
@@ -21716,64 +21716,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hupresin, a new affinity resin to purify butyrylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Brazzolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21782,51 +21782,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cholinergic Mechanisms (ISCM, 15, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.210, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jnc.13925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024979v1</w:t>
@@ -21876,64 +21876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Katalinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zandona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Braïki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the Federation-of-European-Biochemical-Societies (FEBS) on From Molecules to Cells and Back (42, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Jérusalem, Israel. pp.242, </w:t>
@@ -21971,77 +21971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an innovative treatment of Alzheimer's disease: Synthesis and evaluation of multi-target directed ligands (MTDLs) targeting acetylcholinesterase (AChE) and alpha7 nicotinic acetylchloline receptors (alpha7 nAChRs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovy Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Araoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22090,165 +22090,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrifunctionnal linkers for bioconjugate reactions</w:t>
+                <w:t xml:space="preserve">L'acétylcholinestérase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Missing link biologically driven ligation of carbohydrates and proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Servier, Mar 2016, Croissy-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389804v1</w:t>
+                <w:t xml:space="preserve">hal-02391648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acétylcholinestérase</w:t>
+                <w:t xml:space="preserve">Heterotrifunctionnal linkers for bioconjugate reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Servier, Mar 2016, Croissy-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">The Missing link biologically driven ligation of carbohydrates and proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391648v1</w:t>
+                <w:t xml:space="preserve">hal-02389804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples d'utilisation de sondes fluorescentes pour détecter l'évolution et les impacts de traitements antitumoraux</w:t>
               </w:r>
@@ -22411,51 +22411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de La Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Colletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22635,103 +22635,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on two in situ click chemistry reactions for the synthesis of AChE inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronco C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Cholinesterases - Sixth International Conference on Paraoxonases (12, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Elche, Spain</w:t>
@@ -22855,51 +22855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kovarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Katalinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22995,103 +22995,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromogranin A / Phosphatidic Acid Interaction Is Crucial for the Neurosecretory Pathway, from Biogenesis to Fusion of Secretory Granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schlichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the Club Exocytose-Endocytose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Sète, France. 2024</w:t>
@@ -23120,90 +23120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurohormone Secretion Requires Chromogranin A / Phosphatidic Acid Interaction at the Level of Neuroendocrine Cell Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23245,64 +23245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and in vitro and in vivo evaluations of New Uncharged reactivators for cholinesterases inhibited by organophosphorus nerve agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Braïki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23491,64 +23491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluations of uncharged reactivators for cholinesterases inhibited by organophosphate agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Braïki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23610,260 +23610,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 1, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Rencontres en chimie organique biologique (RECOB, 17, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556312v1</w:t>
+                <w:t xml:space="preserve">hal-02556310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Solmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres en chimie organique biologique (RECOB, 17, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 1, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556310v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
               </w:r>
@@ -23888,51 +23888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre ChiMi. Fluorescence : de la paillasse à l'utilisation clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23957,90 +23957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24095,77 +24095,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncharged reactivators of cholinesterases inhibited by organophosphorus nerve agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Braïki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Warnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24246,51 +24246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 20, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24315,90 +24315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24440,64 +24440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Uncharged reactivators for cholinesterases inhibited by organophosphorus nerve agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Braïki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24565,90 +24565,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24703,133 +24703,133 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Solmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Grandclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Caparica Conference on Chromogenic and Emissive Materials (I3CEM, 2, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 13, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556284v1</w:t>
+                <w:t xml:space="preserve">hal-02556286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
               </w:r>
@@ -24854,51 +24854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Caparica Conference on Chromogenic and Emissive Materials (I3CEM, 2, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25031,103 +25031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Target directed ligands for the treatment of Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovy Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Oukoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Muñoz Torrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Philippe Colletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales de chimie thérapeutique (RICT, 52, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
@@ -25169,133 +25169,133 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Solmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Grandclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 13, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Caparica Conference on Chromogenic and Emissive Materials (I3CEM, 2, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556286v1</w:t>
+                <w:t xml:space="preserve">hal-02556284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection bu dual optical-nuclear imaging</w:t>
               </w:r>
@@ -25389,103 +25389,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective and Sensitive Near-Infrared Fluorescent Probe for Acetylcholinesterases Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovy Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Krejci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cholinergic Mechanisms (ISCM, 15, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
@@ -25553,51 +25553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 19, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25724,316 +25724,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection bu dual optical-nuclear imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of new uncharged reactivators for cholinesterases inhibited by organophosphorus nerve agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Braïki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3EM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">Tetrahedron Symposium (17, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663947v1</w:t>
+                <w:t xml:space="preserve">hal-02544884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new uncharged reactivators for cholinesterases inhibited by organophosphorus nerve agents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection bu dual optical-nuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Detraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Py Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Symposium (17, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IC3EM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544884v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Development of New Uncharged Reactivators of OP-Inhibited Cholinesterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Warnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26114,51 +26114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncharged Reactivators of cholinesterases Inhibited by organophosphorus nerve agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Warnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26388,332 +26388,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycérophospholipides synthétiques comprenant au moins une fonction réactive, leur procédé de préparation et leurs utilisations dans différentes applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic glycerophospholipids comprising at least one reactive function, process for preparing same and uses thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3133855 (A1). 2023</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2023180457. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156784v1</w:t>
+                <w:t xml:space="preserve">hal-05496833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic glycerophospholipids comprising at least one reactive function, process for preparing same and uses thereof</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycérophospholipides synthétiques comprenant au moins une fonction réactive, leur procédé de préparation et leurs utilisations dans différentes applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2023180457. 2023</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3133855 (A1). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496833v1</w:t>
+                <w:t xml:space="preserve">hal-05156784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARBALDEHYDE OXIMES AS BUTYRYLCHOLINESTERASE REACTIVATORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Braïki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubois-Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26742,328 +26742,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and methods for the purification and production of butyrylcholinesterase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of new nucleophile-​reactive sulfonated compounds for the radiolabeling of biomolecules; precursors and conjugates thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lockridge,</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : PCT/US14/66373. 2014</w:t>
+                <w:t xml:space="preserve">Cedric Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camporese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2014079979. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150306v1</w:t>
+                <w:t xml:space="preserve">hal-01150298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of new nucleophile-​reactive sulfonated compounds for the radiolabeling of biomolecules; precursors and conjugates thereof</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Priem</w:t>
+                <w:t xml:space="preserve">Composition and methods for the purification and production of butyrylcholinesterase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lockridge,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Larson,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Schopfer,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Bouteiller</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO 2014079979. 2014</w:t>
+                <w:t xml:space="preserve">S.H. Hinrichs,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : PCT/US14/66373. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150298v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterotetrafunctional reagents for bioconjugate chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dautrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP14 50478. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27081,103 +27081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel uncharged reactivators against OP-inhibition of human acetylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Klyachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP13306584.7. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -27225,77 +27225,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2011124712 A1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27313,51 +27313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeled huprine derivatives and their use in medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Mariani Maurizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27365,51 +27365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2011124713 A1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -27463,103 +27463,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromogranin A regulates the dynamics of neurosecretion through its interaction with phosphatidic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schlichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -27750,51 +27750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Capello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlichter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cocq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510412" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zandona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Juri&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Katalini&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01480545.2025.2491534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04916512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AN01368A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boddaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir Baptista da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergui Mansour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vuluga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subharanjan Biswas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janek Bzdrenga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soirot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c06230" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300324" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ricoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puteaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bailly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Nouchikian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sabot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dum&#233;nil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c04682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vertueux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Solmont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201401" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04635900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Maduni&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Mi&#353;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Marakovi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois-Geoffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153588" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lossouarn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202180" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hanak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01748" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Delaune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manneveau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Claudel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC01961A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03331796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ibert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glachet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Tite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Nahenec-Martel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100679" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03419994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00568" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03419993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC01072G" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrasqueira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC00449B" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Mabrouki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kriaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hedhli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1706870" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03094189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Viayna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cisternas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Oliva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01775" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carmon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laguerre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre-Delacour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000074R" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Zorbaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Mi&#353;eti&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana &#381;unec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.0c00032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Tanguy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cost&#233; de Bagneaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kassas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raafet Ammar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02560260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naldi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bartolini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n P&#233;rez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10040619" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Frisby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00403K" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guisier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brune" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-018-0760-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB02108B" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruyat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900378" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320124v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quesneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151279" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oukoloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.12.063" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Pons" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Buron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019022088" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bra&#239;ki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Marakovic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio de La Mora" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801394" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024531v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Sousa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00592" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Fredy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00252" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cutolo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reise" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nehm&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01128A" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01490" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Galdeano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23030634" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Pashirova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Zueva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Petrov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Babaev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2018.10.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801157" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hermant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bosc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Piveteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gealageas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baovy Lam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01444" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046301v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mtiraoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nsira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Msaddek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.02.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046306v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj01893b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600646" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Mtiraoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB00205J" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046266v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Guilhem Calas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arbol&#233;as" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Touvrey-Loiodice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.03.009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J3J9CQ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046305v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2016-0213" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01562215v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevalier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700682" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vivoli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel H. Norville" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.08.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046223v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lizzul-Jurse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01080f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Jouanno" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600127" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KDZ9874V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013508v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovy Chao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leroy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc05936h" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526233v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Gharbi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00627" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046230v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mougeot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501433" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G7QTXQ90-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603617" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3732PSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046237v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Verdelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra25477a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526238v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA19246G" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428754v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina C. Glowacka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maindron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard Stephenson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.09.091" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150270v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.042" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046143v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Piao" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Hanaoka" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Nagano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/3/4/044004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oueis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04183j" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329901v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bouet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.08.006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFG79598-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150274v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403165" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWSZMWD1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046165v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Costa Branquinho" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouteiller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867322666150805094645" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150275v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquemet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rihn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500047" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFFCD2F498DB4B2865D807F7A003C025338D184D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150273v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403215" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNFV4D1M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150276v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403649" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C4A53346FD1FC7AA7A488BF3FCE80B3BD8AAF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046171v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Massif" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boschetti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502126" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DF21GM46-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046170v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501140" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXC9FS2M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063240v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aliouane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizuela Leyre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pfund" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvillier Olivier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.06.038" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXVNPW7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131268v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kliachyna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Nussbaum" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sanson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.03.044" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM3XFDNR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150280v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402306" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX1FRTL8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150282v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.10.054" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150284v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Loiodice" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Arboleas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Baati" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00561A" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196843v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jolivel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Botia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delest" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-014-0325-4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150279v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2014.02.004" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144842v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Sekkat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501972m" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335871v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol501753b" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996570v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Di Mascio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo402729a" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335933v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Oueis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ronco" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A. Syzgantseva" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42109K" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150281v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.10.053" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996567v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc48871c" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996547v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc3005304" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996534v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smirnov" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Belogurov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Friboulet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gabibov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.10.011" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-307GL98Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996530v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203427" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFTZHH55-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015523v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ziessel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ41093E" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996550v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carletti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20130013" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996556v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol402972y" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996532v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Priem" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouteiller" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Camporese" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26659h" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996541v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40086g" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996535v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia P&#259;unescu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.09.023" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3QKV2BG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996553v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mercier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saurel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Orenga" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc44798g" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504048v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo400102n" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847401v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.004" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7J0JRMN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996416v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4010195" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996475v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100438" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRGDWGRH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996502v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301527t" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015972v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar2002864" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996479v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camporese" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06600e" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996397v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziemianin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dol&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2012.01.038" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB6S0NMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996512v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm3015519" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996473v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Lin Niu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103613" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WW1KP6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996469v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25428j" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996490v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Wandhammer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08672.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996467v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc16562c" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017284v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Outaabout" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001158" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7SNKKBC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991910v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupart" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hamon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pl&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00832j" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017309v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.034" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XPK9ZLH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296580v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Debunne" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lallemand" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/413290" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991904v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ko&#269;&#237;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Grandclaude" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massonneau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Richard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc11919b" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991917v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruckdorfer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05730h" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991912v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wagner" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc10787a" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991920v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Foucault" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000523" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M185XS3B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017388v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Paunescu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Louise" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2011.05.008" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P5VFP5R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991921v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;nin Traor&#233;" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delacour" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Kotera" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc13378k" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991907v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Provost" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Wille" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00931h" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991914v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Lin Niu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00693a" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017442v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeevarao Kodepelly" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Louise-Leriche" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.05.130" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZJR1DJ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017528v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobi Correa" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.09.024" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD8JZCFW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991898v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Volland" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Flaender" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00133c" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-75D9HBXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019278v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.07.021" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24GWZ2XM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991892v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902986" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6MX6GR7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018665v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tavernier-Lohr" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.04.080" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-912XS48P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991885v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clav&#233;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronco" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kreich" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volland" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920193a" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WXVXXKQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991894v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Noack" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926316k" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3GZJX98Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504060v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Khreich" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.12.021" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LFB8HM7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808202v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sorin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.05.005" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQVS7PX1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808190v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922697b" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4XNQLCNR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504052v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Outurquin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.05.094" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4P4XC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504058v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Kiss" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol900302n" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808199v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schenkels" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905725k" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X9P2FK09-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504050v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Pantos" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Mourouzis" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Saranteas" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ligeret" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-008-0758-4" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-999GZDT5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504054v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504070v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jignesh Patel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200800860" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG6XXQ49-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504064v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoang" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perraut" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807263a" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-STM5XDD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504066v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupart" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A. Peixoto" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819176j" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G28Q10SH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504069v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brossard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc7003268" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RZ52HRJQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504068v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumeunier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc8001997" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D0MRMNR7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504067v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol800198f" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504063v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801582w" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504072v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chipon" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc0700281" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NDPB3W09-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504071v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Noack-Fraissignes" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702190y" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504073v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupard" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudou" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peixoto" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b612805j" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2XF8W81M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504038v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.138" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q7C4NXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023718v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonneau" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962803v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milaine Lapeyre" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200501538" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13NTGKXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504091v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.09.100" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKMNGF5J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504029v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jovic" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mioskowski" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.08.032" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTG4FXLM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345149v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayron" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valleix" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200250270" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WCXXMFV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504025v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sabelle" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pecorella" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Suzzoni-D&#233;zard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0171299" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VGB48SCW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710197v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Poirel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Renard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lallemand" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163699v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163698v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156996v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02404227v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02404291v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02403935v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393849v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395824v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389306v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388673v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393089v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03098307v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nogueira de Faria Cardoso" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372510v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024991v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zorbaz" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katalinic" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavicic" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renou" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024977v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024979v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brazzolotto" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nachon" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024992v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zandona" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14174" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024978v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Araoz" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Servent" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389804v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391648v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395831v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388800v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024984v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santoni" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de La Mora" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colletier" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388670v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393073v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379142v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronco C." TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391659v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395537v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovarik" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renou J." TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12919" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168288v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164769v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courvalet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Jeandel" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543452v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556313v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543439v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556312v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556303v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Detraz" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543467v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556299v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544823v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556284v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556296v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556287v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544849v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz Torrero" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556286v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663935v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Detraz" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haefele" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Renard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544874v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556291v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556279v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663947v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vera" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544884v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544917v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544902v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345183v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Timperley" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2011-0-04165-0" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156784v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cocq" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496833v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496848v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150306v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lockridge," TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson," TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Schopfer," TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Hinrichs," TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150298v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouteiller" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150305v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150304v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Klyachina" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150301v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150300v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mariani Maurizio" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496862v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Capello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04916512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AN01368A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boddaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir Baptista da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergui Mansour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vuluga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zandona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Juri&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Katalini&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01480545.2025.2491534" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlichter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subharanjan Biswas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janek Bzdrenga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soirot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c06230" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300324" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ricoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Nouchikian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dum&#233;nil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c04682" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puteaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407888" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vertueux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Solmont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201401" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04635900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Maduni&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Mi&#353;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Marakovi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois-Geoffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153588" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lossouarn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202180" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hanak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01748" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03419994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00568" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03331796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glachet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Tite" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Nahenec-Martel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100679" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353830v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Delaune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manneveau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Claudel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC01961A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03419993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC01072G" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrasqueira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC00449B" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carmon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laguerre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre-Delacour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000074R" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Mabrouki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kriaa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hedhli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1706870" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03094189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Viayna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cisternas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Oliva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01775" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02505607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Zorbaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Mi&#353;eti&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana &#381;unec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.0c00032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Tanguy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cost&#233; de Bagneaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kassas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raafet Ammar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02560260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naldi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bartolini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n P&#233;rez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10040619" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Frisby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB00403K" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruyat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900378" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329641v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB02108B" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guisier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brune" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-018-0760-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320124v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quesneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151279" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oukoloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.12.063" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Pons" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Buron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019022088" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cutolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nehm&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8OB01128A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916360v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01490" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024542v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bra&#239;ki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Marakovic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio de La Mora" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801394" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024531v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Sousa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00592" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024527v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Fredy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00252" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Galdeano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23030634" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801157" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024524v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Pashirova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Zueva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Petrov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Babaev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2018.10.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hermant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bosc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Piveteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gealageas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baovy Lam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01444" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mtiraoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nsira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Msaddek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.02.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046306v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj01893b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nachon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600646" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Mtiraoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB00205J" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046266v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Guilhem Calas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arbol&#233;as" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Touvrey-Loiodice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.03.009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J3J9CQ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046305v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2016-0213" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01562215v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevalier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201700682" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vivoli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel H. Norville" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.08.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526233v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Gharbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00627" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lizzul-Jurse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01080f" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046218v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Jouanno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600127" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KDZ9874V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013508v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovy Chao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leroy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc05936h" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046230v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mougeot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501433" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G7QTXQ90-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603617" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3732PSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046237v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Verdelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra25477a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526238v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA19246G" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428754v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina C. Glowacka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maindron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard Stephenson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.09.091" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046164v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oueis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04183j" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150275v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquemet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rihn" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500047" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFFCD2F498DB4B2865D807F7A003C025338D184D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329901v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bouet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.08.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFG79598-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150274v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403165" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWSZMWD1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046165v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Costa Branquinho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouteiller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867322666150805094645" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150270v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.042" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046143v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Piao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Hanaoka" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Nagano" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/3/4/044004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150273v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403215" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNFV4D1M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150276v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403649" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C4A53346FD1FC7AA7A488BF3FCE80B3BD8AAF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046171v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Massif" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boschetti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502126" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DF21GM46-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046170v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501140" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXC9FS2M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150279v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2014.02.004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144842v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Sekkat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501972m" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150280v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402306" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX1FRTL8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150282v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.10.054" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150284v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Loiodice" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Arboleas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Baati" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00561A" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196843v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jolivel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Botia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delest" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-014-0325-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063240v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aliouane" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizuela Leyre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pfund" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvillier Olivier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.06.038" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXVNPW7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131268v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kliachyna" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Nussbaum" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sanson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.03.044" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM3XFDNR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335871v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol501753b" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996570v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Di Mascio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo402729a" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335933v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Oueis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ronco" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A. Syzgantseva" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42109K" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150281v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.10.053" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996567v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc48871c" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996535v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia P&#259;unescu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.09.023" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3QKV2BG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996541v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40086g" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996530v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203427" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFTZHH55-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015523v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ziessel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ41093E" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996550v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carletti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20130013" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996556v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol402972y" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996532v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Priem" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouteiller" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Camporese" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26659h" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996547v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc3005304" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996534v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smirnov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Belogurov" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Friboulet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gabibov" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.10.011" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-307GL98Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996553v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mercier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saurel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Orenga" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc44798g" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504048v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo400102n" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847401v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.004" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7J0JRMN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996416v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4010195" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996397v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziemianin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dol&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2012.01.038" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB6S0NMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996502v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301527t" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015972v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar2002864" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996479v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camporese" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06600e" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996475v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100438" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRGDWGRH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996473v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Lin Niu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103613" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WW1KP6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996512v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm3015519" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996467v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc16562c" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996490v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Wandhammer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08672.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996469v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25428j" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991917v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruckdorfer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Grandclaude" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05730h" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991912v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wagner" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc10787a" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017284v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Outaabout" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001158" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7SNKKBC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991910v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hamon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pl&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00832j" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017309v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.034" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XPK9ZLH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991904v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ko&#269;&#237;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massonneau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Richard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc11919b" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02296580v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Debunne" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Brakenhielm" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lallemand" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/413290" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991920v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Foucault" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000523" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M185XS3B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017388v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Paunescu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Louise" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2011.05.008" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P5VFP5R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991921v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;nin Traor&#233;" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delacour" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Kotera" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc13378k" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991907v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Provost" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Wille" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00931h" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991914v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Lin Niu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00693a" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017442v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeevarao Kodepelly" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Louise-Leriche" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.05.130" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZJR1DJ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017528v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobi Correa" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.09.024" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD8JZCFW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019278v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.07.021" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24GWZ2XM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991898v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Volland" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Flaender" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00133c" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-75D9HBXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991892v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200902986" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6MX6GR7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991894v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Noack" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926316k" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3GZJX98Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991885v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clav&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronco" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kreich" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volland" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920193a" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WXVXXKQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018665v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tavernier-Lohr" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.04.080" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-912XS48P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504060v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Khreich" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.12.021" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LFB8HM7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808202v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sorin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.05.005" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQVS7PX1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808190v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922697b" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4XNQLCNR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504052v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Outurquin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.05.094" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4P4XC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808199v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schenkels" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905725k" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X9P2FK09-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504058v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Kiss" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol900302n" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504050v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Pantos" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Mourouzis" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Saranteas" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ligeret" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-008-0758-4" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-999GZDT5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504054v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504068v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumeunier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc8001997" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D0MRMNR7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504066v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupart" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A. Peixoto" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819176j" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G28Q10SH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504069v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brossard" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc7003268" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RZ52HRJQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504070v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jignesh Patel" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200800860" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG6XXQ49-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504064v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoang" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perraut" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807263a" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-STM5XDD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504067v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol800198f" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504063v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801582w" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504072v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chipon" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc0700281" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NDPB3W09-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504071v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Noack-Fraissignes" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702190y" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504038v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.06.138" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q7C4NXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504073v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupard" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudou" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peixoto" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b612805j" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2XF8W81M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023718v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonneau" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962803v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milaine Lapeyre" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200501538" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13NTGKXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504091v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.09.100" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKMNGF5J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504029v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jovic" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mioskowski" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.08.032" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTG4FXLM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345149v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayron" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valleix" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200250270" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WCXXMFV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05504025v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sabelle" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pecorella" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Suzzoni-D&#233;zard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0171299" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VGB48SCW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710197v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Poirel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Renard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Lallemand" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163699v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163698v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156996v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02404227v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02404291v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395824v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393849v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02403935v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389306v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388673v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393089v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03098307v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nogueira de Faria Cardoso" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372510v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024991v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zorbaz" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katalinic" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavicic" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renou" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024977v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024979v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brazzolotto" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nachon" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024992v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zandona" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14174" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024978v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Araoz" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Servent" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391648v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389804v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395831v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388800v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024984v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santoni" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de La Mora" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colletier" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388670v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393073v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379142v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronco C." TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391659v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395537v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovarik" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renou J." TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12919" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168288v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164769v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courvalet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Jeandel" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543452v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556313v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543439v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556312v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556303v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Detraz" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543467v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556299v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544823v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556286v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556296v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556287v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544849v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mu&#241;oz Torrero" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556284v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663935v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Detraz" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haefele" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Renard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544874v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556291v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556279v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544884v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663947v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vera" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544917v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544902v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345183v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Timperley" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2011-0-04165-0" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496833v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cocq" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156784v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496848v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150298v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bouteiller" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150306v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lockridge," TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson," TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Schopfer," TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Hinrichs," TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150305v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150304v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Klyachina" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150301v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150300v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mariani Maurizio" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496862v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>