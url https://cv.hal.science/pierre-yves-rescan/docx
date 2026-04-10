--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -10563,260 +10563,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle fibres differentiation in fish embryos as shown by in situ hybridization of numerous muscle-specific transcripts and functional analysis of muscle specific genes using a transgenesis approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+                <w:t xml:space="preserve">The INRA AGENAE program and the Agenae trout EST collections: first results applied to fish physiology research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French Workshop on Fish Biology and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Experimental Biology Annual Main Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761973v1</w:t>
+                <w:t xml:space="preserve">hal-02761230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRA AGENAE program and the Agenae trout EST collections: first results applied to fish physiology research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Carpentier</w:t>
+                <w:t xml:space="preserve">Muscle fibres differentiation in fish embryos as shown by in situ hybridization of numerous muscle-specific transcripts and functional analysis of muscle specific genes using a transgenesis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Annual Main Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Sino-French Workshop on Fish Biology and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761230v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and regulations of muscle growth during fish ontogeny</w:t>
               </w:r>
@@ -14768,51 +14768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.07.093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMPZWQ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R Biga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4L7CJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.092893pr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010265504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marschallinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steinbacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Haslett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maria S&#228;nger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9PJ4LPS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21230" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TD565PQZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.015461" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0148-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRBG87DV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2005-292-001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20337" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01088" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahajoub Bello-Roufai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Desigaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gut&#237;errez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00167-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZDS5JC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00156-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT5N1C6S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677311v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3652" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10222" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95TWD5ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3656" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.10280" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H883DGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00081-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9MGD6WB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jutel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.20.3523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-4959(01)00412-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSPG39J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Barillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(01)00221-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L060R9TF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delalande" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.12.2097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauvry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004270050274" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(98)00233-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.00870.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(95)02087-X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00215-U" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(94)90012-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1NS8SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hassell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yamada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillouzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746434v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756592v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Valente" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763065v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761803v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764512v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2004.12.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7XVGRWB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828339v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764166v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770523v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765421v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva-Teles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Carvalho" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771643v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778132v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blaise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Levavasseur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743232v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205061v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205029v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110531v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047127v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813308v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.07.093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMPZWQ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R Biga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4L7CJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.092893pr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010265504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marschallinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steinbacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Haslett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maria S&#228;nger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9PJ4LPS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21230" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TD565PQZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.015461" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0148-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRBG87DV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2005-292-001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20337" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01088" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahajoub Bello-Roufai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Desigaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gut&#237;errez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00167-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZDS5JC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00156-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT5N1C6S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677311v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3652" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10222" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95TWD5ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3656" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.10280" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H883DGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00081-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9MGD6WB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jutel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.20.3523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-4959(01)00412-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSPG39J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Barillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(01)00221-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L060R9TF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delalande" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.12.2097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauvry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004270050274" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(98)00233-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.00870.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(95)02087-X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00215-U" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(94)90012-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1NS8SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hassell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yamada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillouzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746434v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756592v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Valente" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763065v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761803v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764512v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2004.12.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7XVGRWB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828339v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764166v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770523v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765421v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva-Teles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Carvalho" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771643v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778132v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blaise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Levavasseur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743232v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205061v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205029v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110531v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047127v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813308v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>