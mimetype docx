--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -827,516 +827,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of intramuscular connective tissue network in fish: first insight from the rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.13835⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5248-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981154v1</w:t>
+                <w:t xml:space="preserve">hal-01958288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of intramuscular connective tissue network in fish: first insight from the rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Jagot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (6), pp.1171-1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5248-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958288v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gene expression in muscle from fasted/refed trout reveals up-regulation of genes promoting myofibre hypertrophy but not myofibre production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3837-9⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 18, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535201v1</w:t>
+                <w:t xml:space="preserve">hal-01607231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Bou</w:t>
+                <w:t xml:space="preserve">Global gene expression in muscle from fasted/refed trout reveals up-regulation of genes promoting myofibre hypertrophy but not myofibre production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18, pp.1-20. </w:t>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3837-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607231v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of trout regenerating muscle reveals common transcriptional signatures with hyperplastic growth zones of the post-embryonic myotome</w:t>
               </w:r>
@@ -1433,641 +1433,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CILP1 is dynamically expressed in the developing musculoskeletal system of the trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analysis of muscle fibre input dynamics using a [i]myog[/i]: GFP transgenic trout model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1387/ijdb.150136pr⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 218 (8), pp.1137-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.113704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274514v1</w:t>
+                <w:t xml:space="preserve">hal-01205118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of muscle fibre input dynamics using a [i]myog[/i]: GFP transgenic trout model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre le développement des muscles et des tissus adipeux : un préalable pour maîtriser les qualités des carcasses et des produits des animaux d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.113704⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01205118v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le développement des muscles et des tissus adipeux : un préalable pour maîtriser les qualités des carcasses et des produits des animaux d’élevage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">CILP1 is dynamically expressed in the developing musculoskeletal system of the trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (2), pp.137-150. </w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (10-11-12), pp.505-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.150136pr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01211002v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early fish myoseptal cells: insights from the trout and relationships with amniote axial tenocytes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Myomaker mediates fusion of fast myocytes in zebrafish embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 451 (4), pp.480-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.07.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091876⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205084v1</w:t>
+                <w:t xml:space="preserve">hal-01205098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myomaker mediates fusion of fast myocytes in zebrafish embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+                <w:t xml:space="preserve">Early fish myoseptal cells: insights from the trout and relationships with amniote axial tenocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.07.093⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205098v1</w:t>
+                <w:t xml:space="preserve">hal-01205084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the paradigm of myostatin in vertebrates: Insights from fishes</w:t>
               </w:r>
@@ -2221,51 +2221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2306,497 +2306,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-Cadherin and M-Cadherin are sequentially expressed in myoblast populations contributing to the first and second waves of myogenesis in the trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2012.03.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 318B (1), pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.21443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205069v1</w:t>
+                <w:t xml:space="preserve">hal-01205035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Cadherin and M-Cadherin are sequentially expressed in myoblast populations contributing to the first and second waves of myogenesis in the trout (Oncorhynchus mykiss)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 318B (1), pp.71-77. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 500 (1), pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.b.21443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2012.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205035v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The production of fluorescent transgenic trout to study [i]in vitro[/i] myogenic cell differentiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Sox5 gene is expressed in the myogenic lineage during trout embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10:39, pp.1-6. </w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54, pp.913-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-10-39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.092893pr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205014v1</w:t>
+                <w:t xml:space="preserve">hal-01204997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sox5 gene is expressed in the myogenic lineage during trout embryonic development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The production of fluorescent transgenic trout to study [i]in vitro[/i] myogenic cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 54, pp.913-918. </w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10:39, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1387/ijdb.092893pr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-10-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204997v1</w:t>
+                <w:t xml:space="preserve">hal-01205014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dermomyotome chez les poissons ?</w:t>
               </w:r>
@@ -3109,51 +3109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel genes including Dermo-1, a marker of dermal differentiation, expressed in trout somitic external cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3226,51 +3226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,51 +3347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NLRR-1 gene is expressed in migrating slow muscle cells of the trout &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt; embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Canale Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3476,51 +3476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In situ&amp;lt;/em&amp;gt; hybridisation of a large repertoire of muscle-specific transcripts in fish larvae: the new superficial slow-twitch fibres exhibit characteristics of fast-twitch differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3606,51 +3606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3848,51 +3848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression patterns of collagen I (alpha 1) encoding gene and muscle-specific genes reveal that the lateral domain of the fish somite forms a connective tissue surrounding the myotome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3952,51 +3952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genes for the helix-loop-helix proteins Id6a, Id6b, Id1 and Id2 are specifically expressed in the ventral and dorsal domains of the fish developing somites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4184,961 +4184,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental temperature on IGF1, IGF2, and IGF type I receptor expression in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of refeeding on IGFI, IGFII, IGF receptors, FGF2, FGF6, and myostatin mRNA expression in rainbow trout myotomal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 133 (2), pp.233-242. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00167-9⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 132 (2), pp.209-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00081-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681603v1</w:t>
+                <w:t xml:space="preserve">hal-02681437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental temperature increases plasma GH levels independently of nutritional status in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Effects of environmental temperature on IGF1, IGF2, and IGF type I receptor expression in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 133 (1), pp.17-26. </w:t>
+              <w:t xml:space="preserve">, 2003, 133 (2), pp.233-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00156-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00167-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674724v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et ontogénèse des fibres musculaires chez différentes espèces d'intérêt agronomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+                <w:t xml:space="preserve">Environmental temperature increases plasma GH levels independently of nutritional status in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2003.16.2.3652⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (1), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00156-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677311v1</w:t>
+                <w:t xml:space="preserve">hal-02674724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of the two GH genes during embryonic development of rainbow trout Oncorhynchus mykiss in relation with the IGFs system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+                <w:t xml:space="preserve">Typologie et ontogénèse des fibres musculaires chez différentes espèces d'intérêt agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Duval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claudine Weil</w:t>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 64 (1), pp.32-40. </w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (2), pp.117-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.10222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2003.16.2.3652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02674995v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et ontogenèse des fibres musculaires chez les poissons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+                <w:t xml:space="preserve">Differential expression of the two GH genes during embryonic development of rainbow trout Oncorhynchus mykiss in relation with the IGFs system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 64 (1), pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.10222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2003.16.2.3656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678589v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on gene expression of the Gh/Igf system during embryonic development in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+                <w:t xml:space="preserve">Typologie et ontogenèse des fibres musculaires chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.a.10280⟩</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (2), pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2003.16.2.3656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676405v1</w:t>
+                <w:t xml:space="preserve">hal-02678589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of refeeding on IGFI, IGFII, IGF receptors, FGF2, FGF6, and myostatin mRNA expression in rainbow trout myotomal muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of temperature on gene expression of the Gh/Igf system during embryonic development in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 132 (2), pp.209-215. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 298A (2), pp.134-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00081-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.a.10280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681437v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two myostatin genes are differentially expressed in myotomal muscles of the trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -5150,51 +5150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Jutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 204, pp.3523-3529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5357,51 +5357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thézé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5486,51 +5486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5633,51 +5633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 55 (SUPPL), pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 1218, pp.202-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7325,51 +7325,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d’œufs</w:t>
+                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
@@ -7404,97 +7404,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Loire (COMUE) (UBL). FRA., Jul 2019, Rennes, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184246v1</w:t>
+                <w:t xml:space="preserve">hal-02187455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
+                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d’œufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
@@ -7529,73 +7529,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Loire (COMUE) (UBL). FRA., Jul 2019, Rennes, France. pp.91</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187455v1</w:t>
+                <w:t xml:space="preserve">hal-02184246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle growth and remodeling in trout: insights from transcriptomics</w:t>
               </w:r>
@@ -7620,51 +7620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7706,51 +7706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveals an intrinsic activated state of myogenic precursors in hyperplastic muscle of trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7831,51 +7831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse histologique, transcriptomique et in vitro révèlent un état activé des précurseurs myogéniques du muscle hyperplasique de la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7982,51 +7982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8258,51 +8258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8338,829 +8338,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t>
+              <w:t xml:space="preserve">AQUA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001254v1</w:t>
+                <w:t xml:space="preserve">hal-02747949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+                <w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747949v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing for the genetic basis of muscle hyperplasia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la fiabilité des listes de gènes différentiels obtenues à partir de données de comptage générées par séquençage 454 [Roche] en comparaison avec la technologie des microréseaux d'ADN [Agilent]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Company of Biologists Workshops. Fish muscle growth and repair. Models linking biomedicine and aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Steyning, West Sussex, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rencontres Bio-informaticiens et Statisticiens de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806346v1</w:t>
+                <w:t xml:space="preserve">hal-02746434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fishing for the genetic basis of muscle hyperplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation de l'axe technologique génomique de Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">The Company of Biologists Workshops. Fish muscle growth and repair. Models linking biomedicine and aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Steyning, West Sussex, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747070v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la fiabilité des listes de gènes différentiels obtenues à partir de données de comptage générées par séquençage 454 [Roche] en comparaison avec la technologie des microréseaux d'ADN [Agilent]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Reinhardt</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Bio-informaticiens et Statisticiens de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Versailles, France</w:t>
+              <w:t xml:space="preserve">Animation de l'axe technologique génomique de Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746434v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIBERFISH - Identification et caractérisation fonctionnelle de gènes régulateurs de l'hyperplasie musculaire, une composante essentielle de la croissance et de la texture du muscle chez les poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and functional assessment of candidate genes regulating muscle fiber production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753962v1</w:t>
+                <w:t xml:space="preserve">hal-02753371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional assessment of candidate genes regulating muscle fiber production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">FIBERFISH - Identification et caractérisation fonctionnelle de gènes régulateurs de l'hyperplasie musculaire, une composante essentielle de la croissance et de la texture du muscle chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753371v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transgénèse chez les poissons : état de l'art et applications en recherche</w:t>
               </w:r>
@@ -9304,523 +9304,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of myostatin genes in rainbow trout (Oncorhynchus mykiss) strains exhibiting distinct hyperplastic growth: preliminary results</w:t>
+                <w:t xml:space="preserve">Caractérisation des cellules satellites dans différentes espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luísa Valente</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Moreira</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
+              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756592v1</w:t>
+                <w:t xml:space="preserve">hal-02751920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules satellites dans différentes espèces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Etude de la morphogénèse et de la différenciation du myotome embryonnaire de la truite par hybridation in situ d'un répertoire étendu de transcrits musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">3. Carrefour Ouest-Genopole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Brest, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751920v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la morphogénèse et de la différenciation du myotome embryonnaire de la truite par hybridation in situ d'un répertoire étendu de transcrits musculaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Role of insulin and IGFs in fish muscle development and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garcia de La Serrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Carrefour Ouest-Genopole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Brest, France. 27 p</w:t>
+              <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821386v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of insulin and IGFs in fish muscle development and quality</w:t>
+                <w:t xml:space="preserve">Variability of myostatin genes in rainbow trout (Oncorhynchus mykiss) strains exhibiting distinct hyperplastic growth: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Codina</w:t>
+                <w:t xml:space="preserve">Luísa Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Montserrat</w:t>
+                <w:t xml:space="preserve">Sandra Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Garcia de La Serrana</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755455v1</w:t>
+                <w:t xml:space="preserve">hal-02756592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water temperature on GH receptor expression during embryonic and post-larval growth of rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -9925,329 +9925,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminismes génétiques du développement hyperplasique du muscle et de la typologie des fibres musculaires chez le poisson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of musle growth by the GH/IGF system in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutíerrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">5. Polish-French Symposium "Animal growth and development: regulatory Mechanisms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825592v1</w:t>
+                <w:t xml:space="preserve">hal-02763065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of musle growth by the GH/IGF system in fish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Weil</w:t>
+                <w:t xml:space="preserve">Early differentiation of the fish myotome as shown by in situ hybridisation of numerous muscle-specific transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Polish-French Symposium "Animal growth and development: regulatory Mechanisms"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Working Group Meeting COST ACTION 925</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763065v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early differentiation of the fish myotome as shown by in situ hybridisation of numerous muscle-specific transcripts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminismes génétiques du développement hyperplasique du muscle et de la typologie des fibres musculaires chez le poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Working Group Meeting COST ACTION 925</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761803v1</w:t>
+                <w:t xml:space="preserve">hal-02825592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle growth patterns and regulation during fish ontogeny</w:t>
               </w:r>
@@ -10317,414 +10317,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation du myotome embryonnaire du poisson</w:t>
+                <w:t xml:space="preserve">Patterns and regulations of muscle growth during fish ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Club Muscle Développement III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Castellón, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833534v1</w:t>
+                <w:t xml:space="preserve">hal-02761363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la différenciation des fibres musculaires de l'embryon de truite par hybridation in situ d'un large répertoire de transcrits musculaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Différenciation du myotome embryonnaire du poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion Club Muscle Développement III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763058v1</w:t>
+                <w:t xml:space="preserve">hal-02833534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminismes génétiques du développement hyperplasique du muscle et de la typologie des fibres musculaires chez le poisson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la différenciation des fibres musculaires de l'embryon de truite par hybridation in situ d'un large répertoire de transcrits musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828339v1</w:t>
+                <w:t xml:space="preserve">hal-02763058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRA AGENAE program and the Agenae trout EST collections: first results applied to fish physiology research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminismes génétiques du développement hyperplasique du muscle et de la typologie des fibres musculaires chez le poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Annual Main Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761230v1</w:t>
+                <w:t xml:space="preserve">hal-02828339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle fibres differentiation in fish embryos as shown by in situ hybridization of numerous muscle-specific transcripts and functional analysis of muscle specific genes using a transgenesis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10733,159 +10677,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sino-French Workshop on Fish Biology and Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and regulations of muscle growth during fish ontogeny</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The INRA AGENAE program and the Agenae trout EST collections: first results applied to fish physiology research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Castellón, Spain</w:t>
+              <w:t xml:space="preserve">Experimental Biology Annual Main Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761363v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La température régule-t-elle spécifiquement l'axe somatotrope chez la truite arc-en-ciel (Oncorhynchus mykiss) ?</w:t>
               </w:r>
@@ -10910,51 +10910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10996,51 +10996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional regulation of trout skeletal muscle fibre size distribution and myosin heavy chain (MHC) expression by dietary proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11240,247 +11240,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle par la temperature du developpement musculaire chez le bar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Myosatellite cells of Oncorhynchus mykiss : culture and myogenesis on laminin substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunion Hydrobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Saint Pee sur Nivelle, France</w:t>
+              <w:t xml:space="preserve">European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765421v1</w:t>
+                <w:t xml:space="preserve">hal-02771643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosatellite cells of Oncorhynchus mykiss : culture and myogenesis on laminin substrates.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Controle par la temperature du developpement musculaire chez le bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oliva-Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Brest, France</w:t>
+              <w:t xml:space="preserve">Reunion Hydrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Saint Pee sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771643v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myosatellite cells of Oncorhynchus mykiss : culture and myogenesis on laminin substrates</w:t>
               </w:r>
@@ -11492,51 +11492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1994, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11574,51 +11574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish cells in primary culture : different models and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12387,51 +12387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
@@ -12555,51 +12555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’allèles &amp;quot;nuls&amp;quot; pour les gènes myostatine (mstn1a et mstn1b) de la truite au moyen du système CRISPR/cas9 (Crispertruite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12974,51 +12974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe croissance et qualité de la chair des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13099,51 +13099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIBERFISH - Identification chez la truite de séquences exprimées dans les aires de néomyogenèse au moyen de la capture laser et de microréseaux à forte densité, analyse fonctionnelle de quelques unes d'entre elles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13224,90 +13224,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of myogenic regulatory factors and muscular genes in response to ectopic expression of IGF-I by intramuscular DNA injection in zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congreso de la Asociación Iberica de Endocrinología Comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Faro, Portugal. 1 p., 2005</w:t>
@@ -13463,51 +13463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance squelettique et musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13601,51 +13601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13921,267 +13921,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Naa15 knockdown enhances c2c12 myoblast fusion and induces defects in zebrafish myotome morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023034v1</w:t>
+                <w:t xml:space="preserve">hal-03047127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naa15 knockdown enhances c2c12 myoblast fusion and induces defects in zebrafish myotome morphogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047127v1</w:t>
+                <w:t xml:space="preserve">hal-03023034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14768,51 +14768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.07.093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMPZWQ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R Biga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4L7CJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.092893pr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010265504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marschallinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steinbacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Haslett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maria S&#228;nger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9PJ4LPS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21230" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TD565PQZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.015461" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0148-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRBG87DV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2005-292-001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20337" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01088" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahajoub Bello-Roufai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Desigaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gut&#237;errez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00167-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZDS5JC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00156-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT5N1C6S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677311v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3652" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10222" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95TWD5ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3656" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.10280" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H883DGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00081-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9MGD6WB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jutel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.20.3523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-4959(01)00412-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSPG39J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Barillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(01)00221-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L060R9TF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delalande" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.12.2097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauvry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004270050274" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(98)00233-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.00870.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(95)02087-X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00215-U" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(94)90012-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1NS8SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hassell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yamada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillouzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746434v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756592v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Valente" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763065v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761803v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764512v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2004.12.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7XVGRWB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828339v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764166v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770523v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765421v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva-Teles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Carvalho" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771643v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778132v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blaise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Levavasseur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743232v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205061v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205029v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110531v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047127v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813308v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.07.093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMPZWQ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R Biga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4L7CJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.092893pr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010265504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marschallinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steinbacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Haslett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maria S&#228;nger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9PJ4LPS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21230" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TD565PQZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.015461" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0148-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRBG87DV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2005-292-001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20337" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01088" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahajoub Bello-Roufai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Desigaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00081-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9MGD6WB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gut&#237;errez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00167-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZDS5JC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00156-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT5N1C6S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3652" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10222" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95TWD5ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3656" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676405v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.10280" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H883DGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jutel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.20.3523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-4959(01)00412-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSPG39J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Barillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(01)00221-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L060R9TF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delalande" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.12.2097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauvry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004270050274" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(98)00233-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.00870.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(95)02087-X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00215-U" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(94)90012-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1NS8SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hassell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yamada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillouzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746434v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806346v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756592v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Valente" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761803v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825592v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764512v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2004.12.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7XVGRWB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828339v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764166v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770523v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765421v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva-Teles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Carvalho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778132v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blaise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Levavasseur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743232v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205061v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205029v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110531v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813308v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>