--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1065,278 +1065,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Bou</w:t>
+                <w:t xml:space="preserve">Global gene expression in muscle from fasted/refed trout reveals up-regulation of genes promoting myofibre hypertrophy but not myofibre production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18, pp.1-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3837-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607231v1</w:t>
+                <w:t xml:space="preserve">hal-01535201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gene expression in muscle from fasted/refed trout reveals up-regulation of genes promoting myofibre hypertrophy but not myofibre production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2017, 18, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3837-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535201v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of trout regenerating muscle reveals common transcriptional signatures with hyperplastic growth zones of the post-embryonic myotome</w:t>
               </w:r>
@@ -1801,273 +1801,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myomaker mediates fusion of fast myocytes in zebrafish embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+                <w:t xml:space="preserve">Early fish myoseptal cells: insights from the trout and relationships with amniote axial tenocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.07.093⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205098v1</w:t>
+                <w:t xml:space="preserve">hal-01205084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early fish myoseptal cells: insights from the trout and relationships with amniote axial tenocytes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Myomaker mediates fusion of fast myocytes in zebrafish embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 451 (4), pp.480-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.07.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091876⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205084v1</w:t>
+                <w:t xml:space="preserve">hal-01205098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the paradigm of myostatin in vertebrates: Insights from fishes</w:t>
               </w:r>
@@ -2306,289 +2306,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Cadherin and M-Cadherin are sequentially expressed in myoblast populations contributing to the first and second waves of myogenesis in the trout (Oncorhynchus mykiss)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.b.21443⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 500 (1), pp.32-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2012.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205035v1</w:t>
+                <w:t xml:space="preserve">hal-01205069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-Cadherin and M-Cadherin are sequentially expressed in myoblast populations contributing to the first and second waves of myogenesis in the trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 500 (1), pp.32-39. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 318B (1), pp.71-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2012.03.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.21443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205069v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sox5 gene is expressed in the myogenic lineage during trout embryonic development</w:t>
               </w:r>
@@ -4184,318 +4184,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of refeeding on IGFI, IGFII, IGF receptors, FGF2, FGF6, and myostatin mRNA expression in rainbow trout myotomal muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential expression of the two GH genes during embryonic development of rainbow trout Oncorhynchus mykiss in relation with the IGFs system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00081-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 64 (1), pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.10222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681437v1</w:t>
+                <w:t xml:space="preserve">hal-02674995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental temperature on IGF1, IGF2, and IGF type I receptor expression in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie et ontogénèse des fibres musculaires chez différentes espèces d'intérêt agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Gutíerrez</w:t>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00167-9⟩</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (2), pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2003.16.2.3652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681603v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental temperature increases plasma GH levels independently of nutritional status in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4504,641 +4509,636 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 133 (1), pp.17-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00156-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et ontogénèse des fibres musculaires chez différentes espèces d'intérêt agronomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of environmental temperature on IGF1, IGF2, and IGF type I receptor expression in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+                <w:t xml:space="preserve">Joaquim Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16 (2), pp.117-123. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (2), pp.233-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2003.16.2.3652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00167-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677311v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of the two GH genes during embryonic development of rainbow trout Oncorhynchus mykiss in relation with the IGFs system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
+                <w:t xml:space="preserve">Typologie et ontogenèse des fibres musculaires chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.10222⟩</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (2), pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2003.16.2.3656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02674995v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et ontogenèse des fibres musculaires chez les poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of temperature on gene expression of the Gh/Igf system during embryonic development in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2003.16.2.3656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 298A (2), pp.134-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.a.10280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678589v1</w:t>
+                <w:t xml:space="preserve">hal-02676405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on gene expression of the Gh/Igf system during embryonic development in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of refeeding on IGFI, IGFII, IGF receptors, FGF2, FGF6, and myostatin mRNA expression in rainbow trout myotomal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 298A (2), pp.134-142. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 132 (2), pp.209-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.a.10280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-6480(03)00081-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676405v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two myostatin genes are differentially expressed in myotomal muscles of the trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -5633,51 +5633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 55 (SUPPL), pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gauvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 1218, pp.202-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8338,829 +8338,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+                <w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747949v1</w:t>
+                <w:t xml:space="preserve">hal-01001254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t>
+              <w:t xml:space="preserve">AQUA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001254v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la fiabilité des listes de gènes différentiels obtenues à partir de données de comptage générées par séquençage 454 [Roche] en comparaison avec la technologie des microréseaux d'ADN [Agilent]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fishing for the genetic basis of muscle hyperplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Bio-informaticiens et Statisticiens de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Versailles, France</w:t>
+              <w:t xml:space="preserve">The Company of Biologists Workshops. Fish muscle growth and repair. Models linking biomedicine and aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Steyning, West Sussex, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746434v1</w:t>
+                <w:t xml:space="preserve">hal-02806346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing for the genetic basis of muscle hyperplasia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Company of Biologists Workshops. Fish muscle growth and repair. Models linking biomedicine and aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Steyning, West Sussex, United Kingdom</w:t>
+              <w:t xml:space="preserve">Animation de l'axe technologique génomique de Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806346v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la fiabilité des listes de gènes différentiels obtenues à partir de données de comptage générées par séquençage 454 [Roche] en comparaison avec la technologie des microréseaux d'ADN [Agilent]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kah</w:t>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation de l'axe technologique génomique de Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Bio-informaticiens et Statisticiens de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747070v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional assessment of candidate genes regulating muscle fiber production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FIBERFISH - Identification et caractérisation fonctionnelle de gènes régulateurs de l'hyperplasie musculaire, une composante essentielle de la croissance et de la texture du muscle chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753371v1</w:t>
+                <w:t xml:space="preserve">hal-02753962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIBERFISH - Identification et caractérisation fonctionnelle de gènes régulateurs de l'hyperplasie musculaire, une composante essentielle de la croissance et de la texture du muscle chez les poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and functional assessment of candidate genes regulating muscle fiber production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753962v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transgénèse chez les poissons : état de l'art et applications en recherche</w:t>
               </w:r>
@@ -9349,51 +9349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9970,51 +9970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10317,575 +10317,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and regulations of muscle growth during fish ontogeny</w:t>
+                <w:t xml:space="preserve">Différenciation du myotome embryonnaire du poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Castellón, Spain</w:t>
+              <w:t xml:space="preserve">Réunion Club Muscle Développement III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761363v1</w:t>
+                <w:t xml:space="preserve">hal-02833534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation du myotome embryonnaire du poisson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la différenciation des fibres musculaires de l'embryon de truite par hybridation in situ d'un large répertoire de transcrits musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Club Muscle Développement III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833534v1</w:t>
+                <w:t xml:space="preserve">hal-02763058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la différenciation des fibres musculaires de l'embryon de truite par hybridation in situ d'un large répertoire de transcrits musculaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminismes génétiques du développement hyperplasique du muscle et de la typologie des fibres musculaires chez le poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763058v1</w:t>
+                <w:t xml:space="preserve">hal-02828339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminismes génétiques du développement hyperplasique du muscle et de la typologie des fibres musculaires chez le poisson</w:t>
+                <w:t xml:space="preserve">Muscle fibres differentiation in fish embryos as shown by in situ hybridization of numerous muscle-specific transcripts and functional analysis of muscle specific genes using a transgenesis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Sino-French Workshop on Fish Biology and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828339v1</w:t>
+                <w:t xml:space="preserve">hal-02761973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle fibres differentiation in fish embryos as shown by in situ hybridization of numerous muscle-specific transcripts and functional analysis of muscle specific genes using a transgenesis approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+                <w:t xml:space="preserve">The INRA AGENAE program and the Agenae trout EST collections: first results applied to fish physiology research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French Workshop on Fish Biology and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Experimental Biology Annual Main Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761973v1</w:t>
+                <w:t xml:space="preserve">hal-02761230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRA AGENAE program and the Agenae trout EST collections: first results applied to fish physiology research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns and regulations of muscle growth during fish ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Annual Main Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Castellón, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761230v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La température régule-t-elle spécifiquement l'axe somatotrope chez la truite arc-en-ciel (Oncorhynchus mykiss) ?</w:t>
               </w:r>
@@ -10910,51 +10910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10996,51 +10996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional regulation of trout skeletal muscle fibre size distribution and myosin heavy chain (MHC) expression by dietary proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11272,51 +11272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11367,77 +11367,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oliva-Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Saint Pee sur Nivelle, France</w:t>
@@ -11492,51 +11492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1994, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11574,51 +11574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish cells in primary culture : different models and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12208,309 +12208,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new gene involved in muscle morphogenesis in vertebrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740912v1</w:t>
+                <w:t xml:space="preserve">hal-02742924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Insertion of minisatellites in the coding sequence of trout myomaker gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">5. International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742924v1</w:t>
+                <w:t xml:space="preserve">hal-02741049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of minisatellites in the coding sequence of trout myomaker gene</w:t>
+                <w:t xml:space="preserve">Identification of a new gene involved in muscle morphogenesis in vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12525,51 +12525,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741049v1</w:t>
+                <w:t xml:space="preserve">hal-02740912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’allèles &amp;quot;nuls&amp;quot; pour les gènes myostatine (mstn1a et mstn1b) de la truite au moyen du système CRISPR/cas9 (Crispertruite)</w:t>
               </w:r>
@@ -12974,51 +12974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe croissance et qualité de la chair des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13250,51 +13250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13463,51 +13463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance squelettique et musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13601,51 +13601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13887,195 +13887,195 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naa15 knockdown enhances c2c12 myoblast fusion and induces defects in zebrafish myotome morphogenesis</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Declining muscle hyperplasia in juvenile trout is driven by rapid limitation of muscle stem cell capacity and niche functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047127v1</w:t>
+                <w:t xml:space="preserve">hal-05627273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14131,105 +14131,223 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naa15 knockdown enhances c2c12 myoblast fusion and induces defects in zebrafish myotome morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14285,100 +14403,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final Projet Feamp QualiPostOv &amp;quot;Optimisation de la qualité de la chair de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14403,117 +14521,117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - LPGP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of prenatal events for postnatal muscle growth in relation to the quality of muscle based foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] COST Action 925. Monitoring progress report. Period: from 03/2004 to 01/03/2007, European Cooperation in Science and Technology (Belgium). 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14523,105 +14641,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire sur travaux pour l'obtention de l'habilitation à diriger des recherches : Modulation de l'expression de composants de la matrice extracellulaire par l'hépatocyte La différenciation et le développement musculaires chez un poisson téléostéen : la truite arc-en-ciel (Oncorhynchus mykiss).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02831818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14768,51 +14886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.07.093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMPZWQ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R Biga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4L7CJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.092893pr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010265504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marschallinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steinbacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Haslett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maria S&#228;nger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9PJ4LPS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21230" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TD565PQZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.015461" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0148-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRBG87DV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2005-292-001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20337" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01088" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahajoub Bello-Roufai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Desigaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00081-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9MGD6WB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gut&#237;errez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00167-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZDS5JC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00156-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT5N1C6S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3652" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10222" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95TWD5ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3656" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676405v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.10280" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H883DGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jutel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.20.3523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-4959(01)00412-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSPG39J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Barillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(01)00221-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L060R9TF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delalande" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.12.2097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauvry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004270050274" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(98)00233-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.00870.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(95)02087-X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00215-U" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(94)90012-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1NS8SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hassell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yamada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillouzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746434v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806346v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756592v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Valente" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761803v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825592v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764512v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2004.12.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7XVGRWB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828339v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764166v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770523v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765421v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva-Teles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Carvalho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778132v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blaise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Levavasseur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743232v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205061v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205029v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110531v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813308v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2018.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.07.093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMPZWQ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy R Biga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4L7CJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.092893pr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010265504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marschallinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steinbacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Haslett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maria S&#228;nger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9PJ4LPS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21230" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TD565PQZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.015461" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0148-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRBG87DV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2005-292-001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20337" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01088" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahajoub Bello-Roufai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Desigaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674995v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10222" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95TWD5ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677311v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3652" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Gut&#237;errez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00156-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT5N1C6S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681603v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00167-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZDS5JC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3656" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.a.10280" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H883DGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(03)00081-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9MGD6WB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jutel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.20.3523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-4959(01)00412-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLSPG39J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Barillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(01)00221-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L060R9TF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delalande" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.12.2097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauvry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004270050274" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(98)00233-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.00870.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(95)02087-X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00215-U" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(94)90012-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1NS8SW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hassell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yamada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillouzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746434v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756592v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Valente" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761803v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825592v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764512v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2004.12.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7XVGRWB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828339v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764166v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770523v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boujard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765421v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva-Teles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Carvalho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778132v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blaise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Levavasseur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741049v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740912v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743232v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205061v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205029v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110531v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627273v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralli&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047127v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813308v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>