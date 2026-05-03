--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -558,1303 +558,1303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00394318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trajectoires, projets et ingéniérie de la convergence et de la différence : les régimes circulatoires du domaine social 1800-1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71, pp.4-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Learning by Doing: Notes about the Making of the Palgrave Dictionary of Transnational History',</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern European History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (2), pp.159-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00328138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Trajectoires, projets et ingéniérie de la convergence et de la différence : les régimes circulatoires du domaine social 1800-1940</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transatlantic Connections and Circulations in the 20th Century: The Urban Variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informationen zur modernen Stadtgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.11-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00168309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Little Wise Men: Three Friends and the Public Administration They Made</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.26-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.1391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00168308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Dunant relooké</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 95, pp.264-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00168310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La toile municipale aux 19°-20° siècles : un panorama transnational vu d'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XXIV (2), pp.163-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00079252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epilogue: à l'assaut de l'espace transnational de l'urbain ou la piste des mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80 (3), pp.249-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.1228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulations, connexions et espaces transnationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 71, pp.4-25</w:t>
+              <w:t xml:space="preserve">, 2005, 57, p.110-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transatlantic Connections and Circulations in the 20th Century: The Urban Variable</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00003886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tel Mickey Mouse jouant au tennis... Note de recherche : Charles S.Ascher et l'internationalisation de la public administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informationen zur modernen Stadtgeschichte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1, pp.11-24</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n.151-152, mars, p.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Little Wise Men: Three Friends and the Public Administration They Made</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00002765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris in the Springtime : un voyage de science sociales en 1929</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, p.127-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00003561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E pericoloso sporgersi ? Attrazioni e limiti dell'approccio transnazionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol.VII, n.1, Gennaio, p.114-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00002871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages municipaux américains en Europe 1900-1940. Une piste d'histoire transnationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahrbuch für europäische Verwaltungsgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vol.15, p.267-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00002798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking Up the Bet on Connections : a Municipal Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vol.11, N.4, pp.507-527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00002770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Municipalités de tous pays, unissez vous ! L'Union Internationale des Villes ou l'Internationale municipale (1913-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amministrare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, XXX (1-2), pp.217-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1442/1410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00002762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrer le monde ? Les fondations philanthropiques états-uniennes et la Public Administration, 1930-1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 53, pp.237-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00001651v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sketches from the Urban Internationale. Voluntary Societies, International Organizations and US Foundations at the City's Bedside 1900-1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 25, june, p.380-403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00002822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlantic Crosser. John Nolen and the Urban Internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n°1, p.23-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00002858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisme au début du siècle : de la réforme urbaine à la compétence technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 95, pp.264-267</w:t>
-[...939 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 1998, N° 64, novembre-décembre, p.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00002844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2612,441 +2612,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00002779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Haut-lieu et lieu haut : la construction du sens des lieux Lyon et Fourvière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, vol.40 n°2, avril-juin, p. 202-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00002821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la poupée de bois à l'emblême patrimonial: Guignol de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde Alpin et Rhodanien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, n°3-4, p.57-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00002795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Siège de Lyon et le culte du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, t.XXXVIII, n°3-4, p.351-354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00002769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour la mort de l'espace-prétexte en histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre Pierre Léon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, I, n°1, p.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00002815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Haut-lieu et lieu haut : la construction du sens des lieux Lyon et Fourvière</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'église et l'espace de la grande ville au XIXe siècle : Lyon et ses paroisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, vol.40 n°2, avril-juin, p. 202-227</w:t>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, CCLXXXVIII/2, p.322-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00002819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques de l'aggrégation, naissance de l'agglomération lyonnaise au XIX° siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre Pierre Léon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, n.1, p.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00002817v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00002819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville en quartiers: découpages de la ville en histoire urbaine</w:t>
               </w:r>
@@ -4480,332 +4480,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnational</w:t>
+                <w:t xml:space="preserve">United Cities and Local Government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Akira Iriye et Pierre-Yves Saunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Dictionary of Transnational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1047-1055, 2009</w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1065-1066, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00368360v1</w:t>
+                <w:t xml:space="preserve">halshs-00368372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">United Cities and Local Government</w:t>
+                <w:t xml:space="preserve">Transnational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Akira Iriye et Pierre-Yves Saunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Dictionary of Transnational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1065-1066, 2009</w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1047-1055, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00368372v1</w:t>
+                <w:t xml:space="preserve">halshs-00368360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A city in the world of cities : Lyon and municipal associations in the 20th century</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Shane Ewen and Pierre-Yves Saunier. </w:t>
+                <w:t xml:space="preserve">Introduction. Global City, Take 2: A View from Urban History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shane Ewen, Pierre-Yves Saunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Another Global City. Historical Explorations into the Transnational Municipal Moment 1850-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.69-85, 2008</w:t>
+              <w:t xml:space="preserve">, Palgrave, pp.1-18, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00322825v1</w:t>
+                <w:t xml:space="preserve">halshs-00322841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Global City, Take 2: A View from Urban History</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Shane Ewen, Pierre-Yves Saunier. </w:t>
+                <w:t xml:space="preserve">A city in the world of cities : Lyon and municipal associations in the 20th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shane Ewen and Pierre-Yves Saunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Another Global City. Historical Explorations into the Transnational Municipal Moment 1850-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave, pp.1-18, 2008</w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.69-85, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00322841v1</w:t>
+                <w:t xml:space="preserve">halshs-00322825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des listes électroniques : pour quoi, pour qui ? Notes sur les historiens français et les communautés en ligne</w:t>
               </w:r>
@@ -5847,169 +5847,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">5×7 inches: Biography of a Source, Source for Prosopography. The Permanent Recorder Cards of Rockefeller-Endowed Organizations 1914-1970. Episode 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11rrv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">5×7 inches: Biography of a Source, Source for Prosopography. The Permanent Recorder Cards of Rockefeller-Endowed Organizations 1914-1970. Episode 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/128nh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04776306v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">halshs-04613397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5x7 inches: Biography of a Source, Source for Prosopography. The Permanent Recorder Cards of Rockefeller-Endowed Organizations 1914-1970. Episode 1.</w:t>
               </w:r>
@@ -6519,51 +6519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article11414" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045044v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Saunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Houle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.026.09" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tourn&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crp00" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.1391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1442/1410" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001651v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001652v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541252v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iriye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transnationalhistory.com/home.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045095v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350055643.0020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.17437" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Saunier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00546557v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/128nh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11rrv" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/10siy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12lr6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12hly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12td2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613399v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwwt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article11414" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045044v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Saunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Houle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Maillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.026.09" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tourn&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crp00" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.1391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1442/1410" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001651v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001652v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541252v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iriye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transnationalhistory.com/home.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045095v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350055643.0020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.17437" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Saunier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00546557v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613397v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11rrv" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/128nh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/10siy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12lr6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12hly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12td2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613399v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwwt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>