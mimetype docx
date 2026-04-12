--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -459,295 +459,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical mapping of porcine dentin and branches with Brillouin confocal VIPA-based microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Nacre-Derived Biomimetic Materials for In Vivo Bone Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naveen Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Richard Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Vialla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shahid Ali Shah</w:t>
+                <w:t xml:space="preserve">Véronique Barragan-Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aanat.2025.152743⟩</w:t>
+              <w:t xml:space="preserve">Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (2), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomimetics11020114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368501v1</w:t>
+                <w:t xml:space="preserve">hal-05548563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Nacre-Derived Biomimetic Materials for In Vivo Bone Regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
+                <w:t xml:space="preserve">Biomechanical mapping of porcine dentin and branches with Brillouin confocal VIPA-based microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rufflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveen Fatima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+                <w:t xml:space="preserve">Rémy Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Barragan-Montero</w:t>
+                <w:t xml:space="preserve">Shahid Ali Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 11 (2), pp.114. </w:t>
+              <w:t xml:space="preserve">Annals of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 263, pp.152743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomimetics11020114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aanat.2025.152743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548563v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing diversity in access to medical studies: Evidence from a prospective cohort</w:t>
               </w:r>
@@ -893,51 +893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 250, pp.152162. </w:t>
@@ -1118,51 +1118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured Porous Silicon for Bone Tissue Engineering: Kinetics of Particle Degradation and Si-Controlled Release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Cueto-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (10), pp.493. </w:t>
@@ -1425,51 +1425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Haack-Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1663,51 +1663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental stem cell-conditioned medium for tissue regeneration: Optimization of production and storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2061,51 +2061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc-Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2450,51 +2450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Piglionico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Piglionico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Pall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (6), pp.419-442. </w:t>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (6), pp.570-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3518,51 +3518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Stem Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4138,295 +4138,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root canal hydrophobization by dentinal silanization: Improvement of silicon-based endodontic treatment tightness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesar Gaitán Fonseca</w:t>
+                <w:t xml:space="preserve">Confocal Raman data analysis enables identifying apoptosis of MCF-7 cells caused by anticancer drug paclitaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Zimányi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Romieu</w:t>
+                <w:t xml:space="preserve">Elodie Middendorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Pozos-Guillén</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Collard Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 101B (5), pp.721 - 728. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (5), pp.056010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.32874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.18.5.056010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743626v1</w:t>
+                <w:t xml:space="preserve">hal-00822202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Raman data analysis enables identifying apoptosis of MCF-7 cells caused by anticancer drug paclitaxel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+                <w:t xml:space="preserve">Root canal hydrophobization by dentinal silanization: Improvement of silicon-based endodontic treatment tightness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Gaitán Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Middendorp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+                <w:t xml:space="preserve">László Zimányi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Collard Dutilleul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
+                <w:t xml:space="preserve">Amaury Pozos-Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (5), pp.056010. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101B (5), pp.721 - 728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.18.5.056010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.32874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822202v1</w:t>
+                <w:t xml:space="preserve">hal-01743626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas permeability: a new quantitative method to assess endodontic leakage</w:t>
               </w:r>
@@ -4451,51 +4451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Callas-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collard Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5384,51 +5384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Meeting of the Continental European Division of the International Association for Dental Research (CED-IADR) with the Scandinavian Division</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5895,51 +5895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Silicon: From Formation to Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9781482264562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6278,51 +6278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4537D177"/>
+    <w:nsid w:val="EDDD7B51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6509,51 +6509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yvescollart-dutilleul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3017-6843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112033032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hessloehl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12998/wjcc.v14.i2.110627" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cloitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salehi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2026.108289" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Ali Shah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2025.152743" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Fatima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barragan-Montero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics11020114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pensier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chanques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaumont-Dubel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Taulan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2025.2607821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Chouaib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10823-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2023.152162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14100493" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Macias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070852" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04388267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Haack-S&#248;rensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaubron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afreen Jailani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthini Kalimuthu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyashree Rajasekar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Ghosh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14071428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v14.i4.287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00345" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04485668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Batifol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195874" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc-Sylvestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2021.104961" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Malthiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Csilla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-020-03092-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rand Al-Obaidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Piglionico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113657" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Soussi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTXZW1XL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Piglionico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Pall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2018.0073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collant-Dutilleul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2015.0488" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Varga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2016.0512" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Farkasdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2015.0187" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.7.076013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Vladimirov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/folmed-2015-0014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v7.i7.1010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-564" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Gergely Vegh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201400256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NRMX4DZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mart&#237;n-Palma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4046316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gait&#225;n Fonseca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Cruz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-7757201302168" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zim&#225;nyi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pozos-Guill&#233;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32874" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Middendorp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collard Dutilleul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.5.056010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Callas-Etienne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BMT.2008.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-5CZCWM52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cueto-Diaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatima" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerecsei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Harding" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715685v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585179v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michotte de Welle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Szabo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03362569v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON12203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yvescollart-dutilleul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3017-6843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112033032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hessloehl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12998/wjcc.v14.i2.110627" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cloitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salehi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2026.108289" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Fatima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barragan-Montero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics11020114" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Ali Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2025.152743" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pensier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chanques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaumont-Dubel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Taulan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2025.2607821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Chouaib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10823-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2023.152162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14100493" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Macias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070852" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04388267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Haack-S&#248;rensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaubron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afreen Jailani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthini Kalimuthu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyashree Rajasekar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Ghosh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14071428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v14.i4.287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00345" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04485668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Batifol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195874" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc-Sylvestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2021.104961" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Malthiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Csilla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-020-03092-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rand Al-Obaidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Piglionico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113657" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Soussi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTXZW1XL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Piglionico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Pall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2018.0073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collant-Dutilleul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2015.0488" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Varga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2016.0512" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Farkasdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2015.0187" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.7.076013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Vladimirov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/folmed-2015-0014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v7.i7.1010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-564" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Gergely Vegh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201400256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NRMX4DZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mart&#237;n-Palma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4046316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gait&#225;n Fonseca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Cruz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-7757201302168" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822202v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Middendorp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collard Dutilleul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.5.056010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743626v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zim&#225;nyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pozos-Guill&#233;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32874" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Callas-Etienne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BMT.2008.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-5CZCWM52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cueto-Diaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatima" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerecsei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Harding" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715685v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585179v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michotte de Welle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Szabo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03362569v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON12203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>