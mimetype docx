--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -459,344 +459,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Nacre-Derived Biomimetic Materials for In Vivo Bone Regeneration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanical mapping of porcine dentin and branches with Brillouin confocal VIPA-based microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveen Fatima</w:t>
+                <w:t xml:space="preserve">Richard Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Younes</w:t>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+                <w:t xml:space="preserve">Benoit Rufflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Barragan-Montero</w:t>
+                <w:t xml:space="preserve">Rémy Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Ali Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomimetics11020114⟩</w:t>
+              <w:t xml:space="preserve">Annals of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 263, pp.152743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aanat.2025.152743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548563v1</w:t>
+                <w:t xml:space="preserve">hal-05368501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical mapping of porcine dentin and branches with Brillouin confocal VIPA-based microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Nacre-Derived Biomimetic Materials for In Vivo Bone Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Younes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahid Ali Shah</w:t>
+                <w:t xml:space="preserve">Véronique Barragan-Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 263, pp.152743. </w:t>
+              <w:t xml:space="preserve">Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (2), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aanat.2025.152743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomimetics11020114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368501v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing diversity in access to medical studies: Evidence from a prospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pensier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Chanques</w:t>
+                <w:t xml:space="preserve">Gerald Chanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chaumont-Dubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -893,51 +893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 250, pp.152162. </w:t>
@@ -1118,51 +1118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured Porous Silicon for Bone Tissue Engineering: Kinetics of Particle Degradation and Si-Controlled Release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Cueto-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (10), pp.493. </w:t>
@@ -1425,51 +1425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Haack-Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1663,51 +1663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental stem cell-conditioned medium for tissue regeneration: Optimization of production and storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2061,51 +2061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc-Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2450,51 +2450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Piglionico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Piglionico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Pall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (6), pp.419-442. </w:t>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (6), pp.570-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3518,51 +3518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Stem Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4138,295 +4138,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Raman data analysis enables identifying apoptosis of MCF-7 cells caused by anticancer drug paclitaxel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+                <w:t xml:space="preserve">Root canal hydrophobization by dentinal silanization: Improvement of silicon-based endodontic treatment tightness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Gaitán Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Middendorp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+                <w:t xml:space="preserve">László Zimányi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Collard Dutilleul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
+                <w:t xml:space="preserve">Amaury Pozos-Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (5), pp.056010. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101B (5), pp.721 - 728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.18.5.056010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.32874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822202v1</w:t>
+                <w:t xml:space="preserve">hal-01743626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root canal hydrophobization by dentinal silanization: Improvement of silicon-based endodontic treatment tightness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesar Gaitán Fonseca</w:t>
+                <w:t xml:space="preserve">Confocal Raman data analysis enables identifying apoptosis of MCF-7 cells caused by anticancer drug paclitaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Zimányi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Romieu</w:t>
+                <w:t xml:space="preserve">Elodie Middendorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Pozos-Guillén</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Collard Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 101B (5), pp.721 - 728. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (5), pp.056010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.32874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.18.5.056010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743626v1</w:t>
+                <w:t xml:space="preserve">hal-00822202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas permeability: a new quantitative method to assess endodontic leakage</w:t>
               </w:r>
@@ -4451,51 +4451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Callas-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collard Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5384,51 +5384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Meeting of the Continental European Division of the International Association for Dental Research (CED-IADR) with the Scandinavian Division</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5895,51 +5895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Silicon: From Formation to Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9781482264562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6278,51 +6278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDDD7B51"/>
+    <w:nsid w:val="2E039F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6509,51 +6509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yvescollart-dutilleul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3017-6843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112033032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hessloehl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12998/wjcc.v14.i2.110627" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cloitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salehi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2026.108289" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Fatima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barragan-Montero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics11020114" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Ali Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2025.152743" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pensier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chanques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaumont-Dubel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Taulan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2025.2607821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Chouaib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10823-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2023.152162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14100493" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Macias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070852" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04388267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Haack-S&#248;rensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaubron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afreen Jailani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthini Kalimuthu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyashree Rajasekar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Ghosh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14071428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v14.i4.287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00345" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04485668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Batifol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195874" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc-Sylvestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2021.104961" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Malthiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Csilla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-020-03092-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rand Al-Obaidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Piglionico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113657" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Soussi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTXZW1XL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Piglionico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Pall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2018.0073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collant-Dutilleul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2015.0488" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Varga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2016.0512" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Farkasdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2015.0187" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.7.076013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Vladimirov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/folmed-2015-0014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v7.i7.1010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-564" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Gergely Vegh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201400256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NRMX4DZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mart&#237;n-Palma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4046316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gait&#225;n Fonseca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Cruz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-7757201302168" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822202v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Middendorp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collard Dutilleul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.5.056010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743626v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zim&#225;nyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pozos-Guill&#233;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32874" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Callas-Etienne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BMT.2008.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-5CZCWM52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cueto-Diaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatima" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerecsei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Harding" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715685v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585179v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michotte de Welle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Szabo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03362569v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON12203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yvescollart-dutilleul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3017-6843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112033032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hessloehl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12998/wjcc.v14.i2.110627" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cloitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salehi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2026.108289" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Ali Shah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2025.152743" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Fatima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barragan-Montero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics11020114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pensier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chanques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaumont-Dubel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Taulan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2025.2607821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Chouaib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10823-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2023.152162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14100493" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Macias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070852" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04388267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Haack-S&#248;rensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaubron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afreen Jailani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthini Kalimuthu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyashree Rajasekar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Ghosh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14071428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v14.i4.287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00345" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04485668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Batifol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195874" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc-Sylvestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2021.104961" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Malthiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Csilla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-020-03092-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rand Al-Obaidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Piglionico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113657" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Soussi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTXZW1XL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Piglionico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Pall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2018.0073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collant-Dutilleul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2015.0488" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Varga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2016.0512" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Farkasdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2015.0187" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.7.076013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Vladimirov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/folmed-2015-0014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v7.i7.1010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-564" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Gergely Vegh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201400256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NRMX4DZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mart&#237;n-Palma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4046316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gait&#225;n Fonseca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Cruz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-7757201302168" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zim&#225;nyi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pozos-Guill&#233;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.32874" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Middendorp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collard Dutilleul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.5.056010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Callas-Etienne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BMT.2008.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-5CZCWM52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cueto-Diaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatima" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerecsei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Harding" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715685v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585179v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michotte de Welle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Szabo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03362569v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON12203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>