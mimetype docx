--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Yves PASSAGGIA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-yvespassaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3607-7224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to immersed superhydrophobic surfaces: Acoustic inspection of air plastron layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bussonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (11), pp.114905. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/ghsv-hy11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent pressure and acceleration estimation from triply decomposed turbulent bluff-body wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the role of boundary layers around a supersonic cylinder in rarefied flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2996 (1), pp.160002. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0187514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability, sensitivity and passive control of low-Reynolds-number flows around NACA 4412 swept wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 957 (A5), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-wake survey of an Ahmed body comparing low- & high-fidelity numerical models with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.195-208. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal window size in optical flow and cross-correlation in particle image velocimetry: application to turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Aider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-022-03410-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection method for shock-waves in viscous flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.11:1-16. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-021-03360-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time feedback stall control of an airfoil at large Reynolds numbers using linear genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamaning Quansah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Maceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), pp.045108. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag modification induced by free-stream turbulence effects on a simplified road vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (10), pp.105108. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pressure reconstruction based on planar particle image velocimetry and sparse sensor measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03059-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a separated boundary-layer flow over a bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 840, pp.238 - 265. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a stratified boundary layer on a tilted wall to surface undulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Dizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 751, pp.663-684. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint based optimization and control of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse instability and low-frequency flapping in incompressible separated boundary layer flows : an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 703, pp.363-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to chaos in the wake of a rolling sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bolnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 695, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a separated boundary layer: Reduced-order modeling using global modes revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-010-0195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle du sillage proche d'un véhicule réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation control of a NACA 4412 with 25° sweep at high Reynolds numbers using pulsed-jet actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics - AERO2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, Mar 2024, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-tunnel experiments and separation control of a NACA4412 with 25° sweep at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the leading global modes of the flow around a NACA 4412 airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jan 2022, San Diego, CA, United States. pp.2022-0455, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité temporelle de l’écoulement de Poiseuille plan pulsé à grande amplitude et effet du profil de pulsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Andriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harambat Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer for the turbulent wake of a square cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, South Korea. pp.5421-5427, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study between kriging and adaptive sparse tensor-product methods for multi-dimensional approximation problems in aerodynamics design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Chkifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France. pp.248-261, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201448011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction and control of a separating boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS 3rd European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Versailles, France. pp.471-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la dynamique basse fréquence d'une bulle de recirculation laminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimization of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and control of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawai, United States. pp.3607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et contrôle d'une couche limite décollée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency beating and transverse instability of a laminar separated boundary-layer flow behind a bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawai, United States. pp.3570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint-based optimization in a separating boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Fluid Mechanics Conference-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bad Reichenhall, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèles et contrôle d'une couche limite décollée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a separated boundary layer: Model reduction using global modes revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Global Instability and Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Crète, Greece. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary Kriging Surrogates in Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hantrais-Gervois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itham Salah El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Management for Robust Industrial Design in Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-245, 2018, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77767-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of resistance induced by surface complexity in lubricating layers: Application to super-hydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Yves PASSAGGIA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-yvespassaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3607-7224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to immersed superhydrophobic surfaces: Acoustic inspection of air plastron layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bussonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (11), pp.114905. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/ghsv-hy11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent pressure and acceleration estimation from triply decomposed turbulent bluff-body wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the role of boundary layers around a supersonic cylinder in rarefied flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2996 (1), pp.160002. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0187514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability, sensitivity and passive control of low-Reynolds-number flows around NACA 4412 swept wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 957 (A5), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-wake survey of an Ahmed body comparing low- & high-fidelity numerical models with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.195-208. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal window size in optical flow and cross-correlation in particle image velocimetry: application to turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Aider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-022-03410-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection method for shock-waves in viscous flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.11:1-16. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-021-03360-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time feedback stall control of an airfoil at large Reynolds numbers using linear genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamaning Quansah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Maceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), pp.045108. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag modification induced by free-stream turbulence effects on a simplified road vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (10), pp.105108. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pressure reconstruction based on planar particle image velocimetry and sparse sensor measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03059-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a separated boundary-layer flow over a bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 840, pp.238 - 265. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a stratified boundary layer on a tilted wall to surface undulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Dizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 751, pp.663-684. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint based optimization and control of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse instability and low-frequency flapping in incompressible separated boundary layer flows : an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 703, pp.363-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to chaos in the wake of a rolling sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bolnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 695, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a separated boundary layer: Reduced-order modeling using global modes revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-010-0195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle du sillage proche d'un véhicule réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation control of a NACA 4412 with 25° sweep at high Reynolds numbers using pulsed-jet actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics - AERO2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, Mar 2024, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-tunnel experiments and separation control of a NACA4412 with 25° sweep at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the leading global modes of the flow around a NACA 4412 airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jan 2022, San Diego, CA, United States. pp.2022-0455, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité temporelle de l’écoulement de Poiseuille plan pulsé à grande amplitude et effet du profil de pulsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Andriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harambat Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer for the turbulent wake of a square cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, South Korea. pp.5421-5427, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study between kriging and adaptive sparse tensor-product methods for multi-dimensional approximation problems in aerodynamics design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Chkifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France. pp.248-261, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201448011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction and control of a separating boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS 3rd European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Versailles, France. pp.471-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimization of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la dynamique basse fréquence d'une bulle de recirculation laminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et contrôle d'une couche limite décollée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and control of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawai, United States. pp.3607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency beating and transverse instability of a laminar separated boundary-layer flow behind a bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawai, United States. pp.3570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint-based optimization in a separating boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Fluid Mechanics Conference-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bad Reichenhall, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèles et contrôle d'une couche limite décollée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a separated boundary layer: Model reduction using global modes revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Global Instability and Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Crète, Greece. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary Kriging Surrogates in Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hantrais-Gervois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itham Salah El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Management for Robust Industrial Design in Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-245, 2018, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77767-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of resistance induced by surface complexity in lubricating layers: Application to super-hydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BBB4202"/>
+    <w:nsid w:val="C7FB3551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yvespassaggia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3607-7224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382671v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ghsv-hy11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Shanmughan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03774-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kovacs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187514" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nastro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.41" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Giannopoulos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03410-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03360-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamaning Quansah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Maceda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087874" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03059-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.296" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Rao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bolnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Thompson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KBHQS975-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-010-0195-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed-Meraim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopez Quesada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Andriano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Passaggia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harambat Fabien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03268422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeria Ahmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304341" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Chkifa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marquillie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hantrais-Gervois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77767-2_14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bettaieb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yvespassaggia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3607-7224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382671v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ghsv-hy11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Shanmughan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03774-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kovacs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187514" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nastro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.41" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Giannopoulos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03410-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03360-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamaning Quansah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Maceda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087874" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03059-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.296" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Rao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bolnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Thompson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KBHQS975-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-010-0195-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed-Meraim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopez Quesada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Andriano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Passaggia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harambat Fabien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03268422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeria Ahmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304341" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Chkifa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marquillie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hantrais-Gervois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77767-2_14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bettaieb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>