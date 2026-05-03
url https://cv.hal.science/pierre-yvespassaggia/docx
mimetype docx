--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Yves PASSAGGIA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-yvespassaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3607-7224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to immersed superhydrophobic surfaces: Acoustic inspection of air plastron layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bussonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (11), pp.114905. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/ghsv-hy11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent pressure and acceleration estimation from triply decomposed turbulent bluff-body wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the role of boundary layers around a supersonic cylinder in rarefied flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2996 (1), pp.160002. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0187514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability, sensitivity and passive control of low-Reynolds-number flows around NACA 4412 swept wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 957 (A5), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-wake survey of an Ahmed body comparing low- & high-fidelity numerical models with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.195-208. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal window size in optical flow and cross-correlation in particle image velocimetry: application to turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Aider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-022-03410-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection method for shock-waves in viscous flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.11:1-16. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-021-03360-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time feedback stall control of an airfoil at large Reynolds numbers using linear genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamaning Quansah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Maceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), pp.045108. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag modification induced by free-stream turbulence effects on a simplified road vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (10), pp.105108. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pressure reconstruction based on planar particle image velocimetry and sparse sensor measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03059-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a separated boundary-layer flow over a bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 840, pp.238 - 265. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a stratified boundary layer on a tilted wall to surface undulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Dizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 751, pp.663-684. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint based optimization and control of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse instability and low-frequency flapping in incompressible separated boundary layer flows : an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 703, pp.363-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to chaos in the wake of a rolling sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bolnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 695, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a separated boundary layer: Reduced-order modeling using global modes revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-010-0195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle du sillage proche d'un véhicule réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation control of a NACA 4412 with 25° sweep at high Reynolds numbers using pulsed-jet actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics - AERO2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, Mar 2024, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-tunnel experiments and separation control of a NACA4412 with 25° sweep at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the leading global modes of the flow around a NACA 4412 airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jan 2022, San Diego, CA, United States. pp.2022-0455, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité temporelle de l’écoulement de Poiseuille plan pulsé à grande amplitude et effet du profil de pulsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Andriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harambat Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer for the turbulent wake of a square cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, South Korea. pp.5421-5427, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study between kriging and adaptive sparse tensor-product methods for multi-dimensional approximation problems in aerodynamics design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Chkifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France. pp.248-261, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201448011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction and control of a separating boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS 3rd European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Versailles, France. pp.471-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimization of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la dynamique basse fréquence d'une bulle de recirculation laminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et contrôle d'une couche limite décollée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and control of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawai, United States. pp.3607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency beating and transverse instability of a laminar separated boundary-layer flow behind a bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawai, United States. pp.3570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint-based optimization in a separating boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Fluid Mechanics Conference-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bad Reichenhall, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèles et contrôle d'une couche limite décollée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a separated boundary layer: Model reduction using global modes revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Global Instability and Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Crète, Greece. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary Kriging Surrogates in Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hantrais-Gervois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itham Salah El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Management for Robust Industrial Design in Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-245, 2018, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77767-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of resistance induced by surface complexity in lubricating layers: Application to super-hydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Yves PASSAGGIA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-yvespassaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3607-7224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to immersed superhydrophobic surfaces: Acoustic inspection of air plastron layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bussonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (11), pp.114905. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/ghsv-hy11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent pressure and acceleration estimation from triply decomposed turbulent bluff-body wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the role of boundary layers around a supersonic cylinder in rarefied flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2996 (1), pp.160002. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0187514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-wake survey of an Ahmed body comparing low- & high-fidelity numerical models with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.195-208. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability, sensitivity and passive control of low-Reynolds-number flows around NACA 4412 swept wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 957 (A5), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection method for shock-waves in viscous flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.11:1-16. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-021-03360-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal window size in optical flow and cross-correlation in particle image velocimetry: application to turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Aider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-022-03410-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time feedback stall control of an airfoil at large Reynolds numbers using linear genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamaning Quansah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Maceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), pp.045108. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag modification induced by free-stream turbulence effects on a simplified road vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (10), pp.105108. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pressure reconstruction based on planar particle image velocimetry and sparse sensor measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03059-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a separated boundary-layer flow over a bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 840, pp.238 - 265. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a stratified boundary layer on a tilted wall to surface undulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Dizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 751, pp.663-684. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint based optimization and control of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse instability and low-frequency flapping in incompressible separated boundary layer flows : an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 703, pp.363-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to chaos in the wake of a rolling sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bolnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 695, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a separated boundary layer: Reduced-order modeling using global modes revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-010-0195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle du sillage proche d'un véhicule réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation control of a NACA 4412 with 25° sweep at high Reynolds numbers using pulsed-jet actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics - AERO2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, Mar 2024, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-tunnel experiments and separation control of a NACA4412 with 25° sweep at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the leading global modes of the flow around a NACA 4412 airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jan 2022, San Diego, CA, United States. pp.2022-0455, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité temporelle de l’écoulement de Poiseuille plan pulsé à grande amplitude et effet du profil de pulsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Andriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harambat Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer for the turbulent wake of a square cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, South Korea. pp.5421-5427, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study between kriging and adaptive sparse tensor-product methods for multi-dimensional approximation problems in aerodynamics design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Chkifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France. pp.248-261, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201448011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction and control of a separating boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS 3rd European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Versailles, France. pp.471-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la dynamique basse fréquence d'une bulle de recirculation laminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimization of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et contrôle d'une couche limite décollée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and control of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawai, United States. pp.3607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency beating and transverse instability of a laminar separated boundary-layer flow behind a bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawai, United States. pp.3570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint-based optimization in a separating boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Fluid Mechanics Conference-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bad Reichenhall, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèles et contrôle d'une couche limite décollée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a separated boundary layer: Model reduction using global modes revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Global Instability and Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Crète, Greece. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary Kriging Surrogates in Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hantrais-Gervois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itham Salah El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Management for Robust Industrial Design in Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-245, 2018, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77767-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of resistance induced by surface complexity in lubricating layers: Application to super-hydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7FB3551"/>
+    <w:nsid w:val="C674578A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yvespassaggia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3607-7224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382671v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ghsv-hy11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Shanmughan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03774-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kovacs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187514" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nastro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.41" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Giannopoulos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03410-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03360-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamaning Quansah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Maceda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087874" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03059-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.296" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Rao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bolnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Thompson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KBHQS975-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-010-0195-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed-Meraim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopez Quesada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Andriano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Passaggia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harambat Fabien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03268422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeria Ahmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304341" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Chkifa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marquillie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hantrais-Gervois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77767-2_14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bettaieb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yvespassaggia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3607-7224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382671v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ghsv-hy11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Shanmughan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03774-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kovacs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187514" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.05.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nastro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loiseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.41" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03360-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Giannopoulos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03410-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamaning Quansah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Maceda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087874" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03059-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.296" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Rao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bolnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Thompson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KBHQS975-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-010-0195-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed-Meraim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopez Quesada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Andriano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Passaggia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harambat Fabien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03268422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeria Ahmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304341" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Chkifa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marquillie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hantrais-Gervois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77767-2_14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bettaieb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>