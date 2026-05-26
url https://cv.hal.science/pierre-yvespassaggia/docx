--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Yves PASSAGGIA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-yvespassaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3607-7224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to immersed superhydrophobic surfaces: Acoustic inspection of air plastron layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bussonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (11), pp.114905. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/ghsv-hy11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent pressure and acceleration estimation from triply decomposed turbulent bluff-body wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the role of boundary layers around a supersonic cylinder in rarefied flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2996 (1), pp.160002. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0187514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-wake survey of an Ahmed body comparing low- & high-fidelity numerical models with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.195-208. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability, sensitivity and passive control of low-Reynolds-number flows around NACA 4412 swept wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 957 (A5), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection method for shock-waves in viscous flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.11:1-16. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-021-03360-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal window size in optical flow and cross-correlation in particle image velocimetry: application to turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Aider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-022-03410-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time feedback stall control of an airfoil at large Reynolds numbers using linear genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamaning Quansah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Maceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), pp.045108. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag modification induced by free-stream turbulence effects on a simplified road vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (10), pp.105108. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pressure reconstruction based on planar particle image velocimetry and sparse sensor measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03059-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a separated boundary-layer flow over a bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 840, pp.238 - 265. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a stratified boundary layer on a tilted wall to surface undulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Dizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 751, pp.663-684. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint based optimization and control of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse instability and low-frequency flapping in incompressible separated boundary layer flows : an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 703, pp.363-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to chaos in the wake of a rolling sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bolnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 695, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a separated boundary layer: Reduced-order modeling using global modes revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-010-0195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle du sillage proche d'un véhicule réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation control of a NACA 4412 with 25° sweep at high Reynolds numbers using pulsed-jet actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics - AERO2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, Mar 2024, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-tunnel experiments and separation control of a NACA4412 with 25° sweep at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the leading global modes of the flow around a NACA 4412 airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jan 2022, San Diego, CA, United States. pp.2022-0455, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité temporelle de l’écoulement de Poiseuille plan pulsé à grande amplitude et effet du profil de pulsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Andriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harambat Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer for the turbulent wake of a square cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, South Korea. pp.5421-5427, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study between kriging and adaptive sparse tensor-product methods for multi-dimensional approximation problems in aerodynamics design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Chkifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France. pp.248-261, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201448011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction and control of a separating boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS 3rd European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Versailles, France. pp.471-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la dynamique basse fréquence d'une bulle de recirculation laminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimization of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et contrôle d'une couche limite décollée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and control of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawai, United States. pp.3607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency beating and transverse instability of a laminar separated boundary-layer flow behind a bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawai, United States. pp.3570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint-based optimization in a separating boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Fluid Mechanics Conference-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bad Reichenhall, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèles et contrôle d'une couche limite décollée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a separated boundary layer: Model reduction using global modes revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Global Instability and Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Crète, Greece. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary Kriging Surrogates in Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hantrais-Gervois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itham Salah El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Management for Robust Industrial Design in Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-245, 2018, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77767-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of resistance induced by surface complexity in lubricating layers: Application to super-hydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Yves PASSAGGIA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-yvespassaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3607-7224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to immersed superhydrophobic surfaces: Acoustic inspection of air plastron layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bussonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (11), pp.114905. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/ghsv-hy11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent pressure and acceleration estimation from triply decomposed turbulent bluff-body wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the role of boundary layers around a supersonic cylinder in rarefied flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2996 (1), pp.160002. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0187514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global stability, sensitivity and passive control of low-Reynolds-number flows around NACA 4412 swept wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 957 (A5), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A near-wake survey of an Ahmed body comparing low- & high-fidelity numerical models with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.195-208. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal window size in optical flow and cross-correlation in particle image velocimetry: application to turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Aider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-022-03410-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection method for shock-waves in viscous flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Lago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.11:1-16. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-021-03360-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time feedback stall control of an airfoil at large Reynolds numbers using linear genetic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamaning Quansah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Maceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), pp.045108. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag modification induced by free-stream turbulence effects on a simplified road vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (10), pp.105108. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pressure reconstruction based on planar particle image velocimetry and sparse sensor measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshan Shanmughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (11), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-020-03059-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a separated boundary-layer flow over a bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 840, pp.238 - 265. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a stratified boundary layer on a tilted wall to surface undulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Dizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 751, pp.663-684. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint based optimization and control of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse instability and low-frequency flapping in incompressible separated boundary layer flows : an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 703, pp.363-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to chaos in the wake of a rolling sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bolnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 695, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a separated boundary layer: Reduced-order modeling using global modes revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-010-0195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle du sillage proche d'un véhicule réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation control of a NACA 4412 with 25° sweep at high Reynolds numbers using pulsed-jet actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th 3AF International Conference on Applied Aerodynamics - AERO2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, Mar 2024, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind-tunnel experiments and separation control of a NACA4412 with 25° sweep at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the leading global modes of the flow around a NACA 4412 airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jan 2022, San Diego, CA, United States. pp.2022-0455, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité temporelle de l’écoulement de Poiseuille plan pulsé à grande amplitude et effet du profil de pulsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Andriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harambat Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer for the turbulent wake of a square cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javeria Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju, South Korea. pp.5421-5427, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study between kriging and adaptive sparse tensor-product methods for multi-dimensional approximation problems in aerodynamics design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Chkifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France. pp.248-261, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201448011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction and control of a separating boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS 3rd European Conference for Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Versailles, France. pp.471-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimization of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la dynamique basse fréquence d'une bulle de recirculation laminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and control of a separated boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th AIAA Theoretical Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawai, United States. pp.3607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et contrôle d'une couche limite décollée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency beating and transverse instability of a laminar separated boundary-layer flow behind a bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leweke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Honolulu, Hawai, United States. pp.3570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoint-based optimization in a separating boundary-layer flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Fluid Mechanics Conference-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bad Reichenhall, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèles et contrôle d'une couche limite décollée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a separated boundary layer: Model reduction using global modes revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Ehrenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Global Instability and Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Crète, Greece. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary Kriging Surrogates in Aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hantrais-Gervois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itham Salah El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Management for Robust Industrial Design in Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-245, 2018, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77767-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of resistance induced by surface complexity in lubricating layers: Application to super-hydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Passaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C674578A"/>
+    <w:nsid w:val="0334B8DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yvespassaggia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3607-7224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382671v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ghsv-hy11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Shanmughan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03774-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kovacs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187514" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.05.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nastro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loiseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.41" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03360-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Giannopoulos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03410-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamaning Quansah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Maceda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087874" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03059-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.296" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Rao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bolnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Thompson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KBHQS975-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-010-0195-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed-Meraim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopez Quesada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Andriano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Passaggia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harambat Fabien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03268422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeria Ahmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304341" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Chkifa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marquillie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hantrais-Gervois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77767-2_14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bettaieb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-yvespassaggia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3607-7224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382671v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Passaggia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussonni&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ghsv-hy11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Shanmughan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03774-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kovacs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187514" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nastro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.41" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Giannopoulos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03410-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03360-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamaning Quansah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Maceda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087874" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03059-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehrenstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.296" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Rao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bolnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Thompson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KBHQS975-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-010-0195-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed-Meraim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopez Quesada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Andriano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Passaggia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harambat Fabien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03268422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javeria Ahmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304341" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Chkifa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marquillie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hantrais-Gervois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itham Salah El Din" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77767-2_14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bettaieb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>