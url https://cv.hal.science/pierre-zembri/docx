--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre ZEMBRI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université Gustave Eiffel, Laboratoire Ville Mobilité Transport (LVMT)2013-...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vie sans voiture ; Habitudes en mouvement , Alexandre Rigal, Métis Presses, 2020, 176 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 129-130 (3), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.129.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation des transports ferroviaires dans le Massif central : risque ou opportunité ? Trente ans d’évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, pp.87-109. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhcf.2529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures ferroviaires au prisme de la libéralisation : éléments pour une approche stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Comment développer une mobilité plus durable: vers une approche systémique, 2020, 10p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’accessibilité dans la ville : entre équité spatiale et exclusion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains intercités, réseaux et territoires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites lignes : de la nomenclature UIC à un classement par les enjeux et les potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.133.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards oversized high-speed rail systems? Some lessons from France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’offre d’autocars au début de l’année 2016 : un soupçon de surcapacité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 127, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.127.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des transports au sein de la métropole azuréenne : entre emboîtement et juxtaposition de périmètres institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande vitesse ferroviaire, vainqueur de la libéralisation du ciel français ? La stratégie singulière et payante de la SNCF de conquête de la clientèle aérienne domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et insularité en Corse : la continuité territoriale au défi de la libéralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des transports collectifs en site propre (TCSP) en France : des tracés problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (1-2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rge.3603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux entrants, structure du réseau ferré et qualité des infrastructures ferroviaires en France : des stratégies d’itinéraires contrariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bavay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2011 (04), pp.258 - 272. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13547-011-0023-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et sûreté des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Steck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (81), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.081.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière contribution de la grande vitesse ferroviaire à l'interrégionalité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies « low cost » face au ralentissement économique mondial. La robustesse du modèle économique et des choix de desserte à l'épreuve. (« Low-Cost Airlines » and the global economic slowdown. Testing the strength of an economic model and the route choices.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (4), pp.447-458. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2009.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région, échelle de pertinence du transport pour compte propre en France : état des lieux et éclairages par les caractéristiques du service de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 | 2009, pp.137-155. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre surface et souterrain : la saga des rocades de petite couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110, pp.19-24. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.110.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies aériennes à bas prix et le tourisme en Europe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.57-64. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2006.966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des réseaux de transport et déréglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 62 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.062.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le fret ferroviaire va-t-il si mal en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 56-57 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.056.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL TGV, LA RED FERROVIARIA Y EL TERRITORIO EN FRANCIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tgv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenieria y Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et services de transport à l'épreuve des territoires : la démarche des schémas multimodaux en Alsace, Nord-Pas de Calais et Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Joignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 54 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.054.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers effets spatiaux des recompositions de réseaux aériens en France : des effets d’aubaine fragiles mais une réelle ouverture de nombreuses régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (41), pp.28 - 40. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/flux.2000.1324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la mobilité et rigidité des périmètres de gestion des transports publics en France : un divorce croissant entre deux territorialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista geografica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des réseaux ferroviaires régionaux en France : quand un territoire institutionnel modifié s'impose au territoire fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (29), pp.25 - 40. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/flux.1997.1208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de la remise en cause du Schéma Directeur des liaisons ferroviaires à grande vitesse : des faiblesses avant tout structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essonne, un exemple de politique départementale innovante des transports en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 90, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France : les départements s'impliquent dans les transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 90, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services régionaux de voyageurs et transports urbains en province : des rapports perfectibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 79, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau tardif des transports urbains du Grand Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 78, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G.V. - Réseau ferré classique : des rendez-vous manqués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 102 (571), pp.282-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une région et ses transports collectifs : la région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 152 (1), pp.377-387. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/noroi.1991.6386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des omnibus aux transports régionaux : 75 ans d'histoire ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs expliquent des différentiels d'attractivité entre lignes de desserte fine du territoire ? Une analyse à partir des potentiels compatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux de redistribution de l'offre urbaine sur les corridors ferroviaires des futurs SERM ? Une démarche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs expliquent des différentiels d'attractivité entre lignes de desserte fine du territoire ? Une analyse à partir des potentiels compatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu TU THI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels potentiels de trafic régulier pour les lignes de desserte fine du territoire : une proposition de méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique du ministère en charge des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits nœuds ferroviaires, instrument sous-estimé de la relance des lignes de desserte fine des territoires ? Etat des lieux critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription des ports ibériques dans le réseau central du RTE-T, source d’interrogation et de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bairras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tramway en site partagé : un moyen de redistribuer plus aisément l'espace public sans compromettre l'efficacité du mode collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bieth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones Transport Mobilité (RFTM) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial dimensions of long-distance rail liberalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Aguas Ardaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Centennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tracé des TCSP comme révélateur de compromis pénalisant leur efficacité : une tentative de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones transport mobilité (RFTM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la dotation en infrastructures pour caractériser la desserte ferroviaire en France entre 2009 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une 'petite ligne' ferroviaire ? Une analyse à partir de la Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislaire Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrinha Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards oversized high-speed rail systems? Some lessons from France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Transportation Research (WCTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRT LINES IN FRENCH CITIES: ACCESSIBILITY VS. MODAL SHIFT? A PERFORMANCE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New objectives of the French high-speed rail system within the framework of a highly centralized network: a substitute for the domestic air transport market?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Regional Science Association, Aug 2010, Jonköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde régionalisation des transports ferroviaires en France : causes, enjeux et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence mondiale sur la recherche en transports (CMRT/WCTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Seoul, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONNECTION MANAGEMENT BETWEEN NEW HIGH-SPEED RAIL SYSTEM AND EXISTING RAILWAYS IN EUROPE : THE FRENCH EXCEPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès mondial sur la recherche en transport / 7th WCTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING THE REGIONAL TRANSPORTATION NETWORKS IN A RECENTLY DECENTRALIZED CONTEXT : THE CASE OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AESOP (Association of European Schools of Planning) annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des transports. Territoires, échelles, acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.libou.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des Transports : territoires, échelles, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2022, U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des transports. Les paradoxes de la mise en réseau du Monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 80p., 2010, 978-2746714397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00905775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2010, Collection Atlas/Monde, Henry Dougier, 978-2-7467-1439-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fret ferroviaire local ? Réalités françaises, éclairages allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gouvernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Knitschky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Coll. Transports Recherche Innovation, 978-2-11-007488-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines. Approches géoculturelles des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00511474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRETS, 55, 2007, Synthèses INRETS, 978-2-85782-652-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification des transports au niveau régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERTU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 155, 198 p., 2004, Dossiers du CERTU, 2-11-0914106-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cities ; Insights on Outskirts : Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Borsdorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METL-PUCA et ESF COST Office, 2004, 2-11085663-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris et ses transports XIXe-XXe siècles. Deux siècles de décisions pour la ville et sa région.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Margairaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Recherches, pp.373, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des omnibus aux TER (1949-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Emangard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collardey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions La Vie du Rail, 464 p., 2002, Des omnibus au TER (1949-2002), 2-902808-83-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neiertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, pp.80, 1995, Optiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux chemins de Saint-Jacques : un enjeu de développement territorial dans un contexte peu favorable aux territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAZES (Quitterie) et RAYSSAC (Sébastien). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers Compostelle : regard contemporain sur les chemins de Saint-Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-124, 2022, 978-2-8107-0791-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Transports et mobilités : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie humaine. Mondialisation, inégalités sociales et enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports, entre développement (non) durable et (dé)structuration territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubresson A. &amp; Veyret Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 défis pour la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp. 111-124, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00962126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 18 Integrating Public Transport management in France: how to manage gaps between mono-scale policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Transport : From Policy to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de fer emblématiques de montagne, entre service public et patrimonialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines ; Approches géoculturelles des transports,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.257-269, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux aériens issus de la déréglementation en Europe et en Amérique du Nord : pour une approche typologique renouvelée des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bleton-Ruget Annie; Commerçon Nicole, Vanier Martin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospective, Mâcon, IRVSM, 2009. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRVSM, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer : Un monde à plusieurs vitesses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Autrement des développements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Autrement, pp.14-15, 2008, Atlas Autrement, 978-2746711877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Carroué (Laurent) (ed), Images économiques du monde 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.406-417, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial consequences of Air transport deregulation : an overview of the French case since 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Analysis of Transport Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-256, 2007, 9781138278189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Carroué (Laurent) (ed), Images économiques du monde 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.410-420, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile modernisation des transports parisiens à travers les avatars du RER (1965-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Griset (Pascal)(dir.), Georges Pompidou et la modernité : les tensions de l’innovation 1962-1974, Bruxelles, P.I.E. Peter Lang, 2006, p. 37-50.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Georges Pompidou études, 1782-4931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARROUE L., BOST F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images économiques du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.406-417, 2005, 978-2200267650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du réseau express régional, entre permanences et remises en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Bowie; Simon Texier; Laetitia Bonnefoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris et ses chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, pp.223-229, 2003, 9782913246461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre VII : Des réalisations en décalage croissant avec les réalités régionales (1976-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Margairaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations, ISBN 2-86222-042-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 267-298, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE VIII : NOUVEAUX ACTEURS, NOUVEAUX ENJEUX (DEPUIS 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larroque (Dominique), Margairaz (Michel), Zembri Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, p. 299-340, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris et ses transports (XIX° - XX° siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Zembri, Dominique Larroque, Michel Margairaz. Paris et ses transports (XIX° - XX° siècles). Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations, ISBN 2-86222-042-6, 2002. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre VI : L'intégration du transport dans une politique d'aménagement volontariste (1958-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, p. 225 - 265, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOME HYPOTHESIS ABOUT A GENERAL NETWORKS MORPHOGENESIS PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Offner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reggiani (Aura), Fabbri (Daniele), Network Developments in Economic Spatial Systems : New Perspectives, Aldershot, Ashgate, 1999, p. 131-144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, 1999, 1-84014-827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE VARIOUS AGENT'S ROLES IN INTERCONNECTION PROCESSES : THE STUDY OF SEVERAL PUBLIC TRANSPORT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks in Transport and Communications : A Policy Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.217-231, 1997, 978-1859725337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport par câble aérien en ville : pertinence et enjeux d’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boutueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse ferroviaire et villes en Europe : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRANDE VITESSE FERROVIAIRE ET VILLES EN EUROPE : ENJEUX ET PERSPECTIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions - Etat - SNCF : vers une nouvelle crise de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n° 66, III/2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures de réseaux et mobilité dans les franges externes d’une sélection d’agglomérations, entre PTU et limites des Aires Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chalonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MRTE université de Cergy-Pontoise. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise &amp;quot;Nouvelles Technologies&amp;quot; pour le Comité d'Entreprise de Transdev Reims pour l'introduction du tramway : La conception des horaires de travail et la polyvalence de la conduite entre le bus et le tramway & la conception du site du point de vue de la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise. 2011, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise &amp;quot;Nouvelles Technologies&amp;quot; pour le CDEP Bus de la RATP avec l'introduction du &amp;quot;tramway sur pneus&amp;quot; de Lohr Industrie dans le réseau de la RATP : Conduite du Translohr, réflexions sur un processus de concertation et sur la conduite d’un tramway & analyse des tracés, de la charge, des sites et de l’environnement réglementaire des lignes T5 et T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise (UCP). 2010, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du Translohr : Réflexions sur un processus de concertation et sur la conduite d'un tramway & les lignes T5 et T6 : analyse des tracés, de la charge, des sites et de l'environnement réglementaire : deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention des «véhicules intermédiaires» dans le champ du transport public urbain : questions posées à la conduite et à la sécurité. Première et seconde parties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Maupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LATTS - ENPC; INRETS; Université de Cergy Pontoise (UCP). 2006, pp.49 et 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en socio-économie des transports en France, 1960-1990. Histoire, enjeux et influences Première étape : conditions et orientations d'une recherche Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Cergy-Pontoise - laboratoire MRTE; AHICF (Association pour l'histoire des chemins de fer en France). 2005, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des schémas multimodaux de services de transport : Alsace, Nord - Pas de Calais, Rhône-Alpes ; Territorialiser la multimodalité avec les schémas de services de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Joignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRETS; Université de Cergy-Pontoise - laboratoire MRTE. 2002, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise pour le CHSCT de la CGFTE Nancy: Le tramway sur pneu, le point de vue de la conduite. Éléments pour la conception et l’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise (UCP); Alternatives Ergonomiques. 2001, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour le Comite d'établissement de la CGFTE Nancy sur l'introduction de nouvelles technologies dans le réseau de transport urbain de la Communauté urbaine du Grand Nancy : L'introduction d'un Tram-Bus de Bombardier et la mise en place d'un réseau hiérarchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise (UCP); Alternatives Ergonomiques. 2001, pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et transport : un bilan critique de la production intellectuelle des années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GDR 903 "Réseaux" CNRS. 1997, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche géographique de la déréglementation des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon-Sorbonne, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01584355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition urbaine et réseaux. Actes du 137e Congrès national des sociétés historiques et scientifiques, « Composition(s) urbaine(s) », Tours, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compositions Urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137 (8), CTHS, 2014, Composition(s) urbaine(s) et réseaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre ZEMBRI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université Gustave Eiffel, Laboratoire Ville Mobilité Transport (LVMT)2013-...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vie sans voiture ; Habitudes en mouvement , Alexandre Rigal, Métis Presses, 2020, 176 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 129-130 (3), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.129.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’accessibilité dans la ville : entre équité spatiale et exclusion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation des transports ferroviaires dans le Massif central : risque ou opportunité ? Trente ans d’évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, pp.87-109. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhcf.2529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures ferroviaires au prisme de la libéralisation : éléments pour une approche stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Comment développer une mobilité plus durable: vers une approche systémique, 2020, 10p. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains intercités, réseaux et territoires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites lignes : de la nomenclature UIC à un classement par les enjeux et les potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.133.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards oversized high-speed rail systems? Some lessons from France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’offre d’autocars au début de l’année 2016 : un soupçon de surcapacité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 127, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.127.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des transports au sein de la métropole azuréenne : entre emboîtement et juxtaposition de périmètres institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande vitesse ferroviaire, vainqueur de la libéralisation du ciel français ? La stratégie singulière et payante de la SNCF de conquête de la clientèle aérienne domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et insularité en Corse : la continuité territoriale au défi de la libéralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des transports collectifs en site propre (TCSP) en France : des tracés problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (1-2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rge.3603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux entrants, structure du réseau ferré et qualité des infrastructures ferroviaires en France : des stratégies d’itinéraires contrariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bavay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2011 (04), pp.258 - 272. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13547-011-0023-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et sûreté des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Steck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (81), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.081.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région, échelle de pertinence du transport pour compte propre en France : état des lieux et éclairages par les caractéristiques du service de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 | 2009, pp.137-155. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière contribution de la grande vitesse ferroviaire à l'interrégionalité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies « low cost » face au ralentissement économique mondial. La robustesse du modèle économique et des choix de desserte à l'épreuve. (« Low-Cost Airlines » and the global economic slowdown. Testing the strength of an economic model and the route choices.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (4), pp.447-458. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2009.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre surface et souterrain : la saga des rocades de petite couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110, pp.19-24. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.110.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies aériennes à bas prix et le tourisme en Europe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.57-64. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2006.966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL TGV, LA RED FERROVIARIA Y EL TERRITORIO EN FRANCIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tgv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenieria y Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des réseaux de transport et déréglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 62 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.062.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le fret ferroviaire va-t-il si mal en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 56-57 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.056.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et services de transport à l'épreuve des territoires : la démarche des schémas multimodaux en Alsace, Nord-Pas de Calais et Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Joignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 54 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.054.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers effets spatiaux des recompositions de réseaux aériens en France : des effets d’aubaine fragiles mais une réelle ouverture de nombreuses régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (41), pp.28 - 40. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/flux.2000.1324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la mobilité et rigidité des périmètres de gestion des transports publics en France : un divorce croissant entre deux territorialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista geografica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des réseaux ferroviaires régionaux en France : quand un territoire institutionnel modifié s'impose au territoire fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (29), pp.25 - 40. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/flux.1997.1208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de la remise en cause du Schéma Directeur des liaisons ferroviaires à grande vitesse : des faiblesses avant tout structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France : les départements s'impliquent dans les transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 90, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essonne, un exemple de politique départementale innovante des transports en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 90, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G.V. - Réseau ferré classique : des rendez-vous manqués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 102 (571), pp.282-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services régionaux de voyageurs et transports urbains en province : des rapports perfectibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 79, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau tardif des transports urbains du Grand Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 78, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une région et ses transports collectifs : la région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 152 (1), pp.377-387. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/noroi.1991.6386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des omnibus aux transports régionaux : 75 ans d'histoire ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs expliquent des différentiels d'attractivité entre lignes de desserte fine du territoire ? Une analyse à partir des potentiels compatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu TU THI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs expliquent des différentiels d'attractivité entre lignes de desserte fine du territoire ? Une analyse à partir des potentiels compatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux de redistribution de l'offre urbaine sur les corridors ferroviaires des futurs SERM ? Une démarche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels potentiels de trafic régulier pour les lignes de desserte fine du territoire : une proposition de méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique du ministère en charge des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tramway en site partagé : un moyen de redistribuer plus aisément l'espace public sans compromettre l'efficacité du mode collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bieth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones Transport Mobilité (RFTM) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits nœuds ferroviaires, instrument sous-estimé de la relance des lignes de desserte fine des territoires ? Etat des lieux critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription des ports ibériques dans le réseau central du RTE-T, source d’interrogation et de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bairras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial dimensions of long-distance rail liberalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Aguas Ardaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Centennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tracé des TCSP comme révélateur de compromis pénalisant leur efficacité : une tentative de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones transport mobilité (RFTM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la dotation en infrastructures pour caractériser la desserte ferroviaire en France entre 2009 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une 'petite ligne' ferroviaire ? Une analyse à partir de la Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislaire Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrinha Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards oversized high-speed rail systems? Some lessons from France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Transportation Research (WCTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRT LINES IN FRENCH CITIES: ACCESSIBILITY VS. MODAL SHIFT? A PERFORMANCE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New objectives of the French high-speed rail system within the framework of a highly centralized network: a substitute for the domestic air transport market?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Regional Science Association, Aug 2010, Jonköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde régionalisation des transports ferroviaires en France : causes, enjeux et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence mondiale sur la recherche en transports (CMRT/WCTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Seoul, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONNECTION MANAGEMENT BETWEEN NEW HIGH-SPEED RAIL SYSTEM AND EXISTING RAILWAYS IN EUROPE : THE FRENCH EXCEPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès mondial sur la recherche en transport / 7th WCTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING THE REGIONAL TRANSPORTATION NETWORKS IN A RECENTLY DECENTRALIZED CONTEXT : THE CASE OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AESOP (Association of European Schools of Planning) annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des transports. Territoires, échelles, acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.libou.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des Transports : territoires, échelles, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2022, U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2010, Collection Atlas/Monde, Henry Dougier, 978-2-7467-1439-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des transports. Les paradoxes de la mise en réseau du Monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 80p., 2010, 978-2746714397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00905775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fret ferroviaire local ? Réalités françaises, éclairages allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gouvernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Knitschky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Coll. Transports Recherche Innovation, 978-2-11-007488-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines. Approches géoculturelles des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00511474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRETS, 55, 2007, Synthèses INRETS, 978-2-85782-652-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cities ; Insights on Outskirts : Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Borsdorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METL-PUCA et ESF COST Office, 2004, 2-11085663-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification des transports au niveau régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERTU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 155, 198 p., 2004, Dossiers du CERTU, 2-11-0914106-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris et ses transports XIXe-XXe siècles. Deux siècles de décisions pour la ville et sa région.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Margairaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Recherches, pp.373, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des omnibus aux TER (1949-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Emangard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collardey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions La Vie du Rail, 464 p., 2002, Des omnibus au TER (1949-2002), 2-902808-83-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neiertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, pp.80, 1995, Optiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux chemins de Saint-Jacques : un enjeu de développement territorial dans un contexte peu favorable aux territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAZES (Quitterie) et RAYSSAC (Sébastien). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers Compostelle : regard contemporain sur les chemins de Saint-Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-124, 2022, 978-2-8107-0791-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Transports et mobilités : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie humaine. Mondialisation, inégalités sociales et enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports, entre développement (non) durable et (dé)structuration territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubresson A. &amp; Veyret Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 défis pour la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp. 111-124, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00962126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 18 Integrating Public Transport management in France: how to manage gaps between mono-scale policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Transport : From Policy to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux aériens issus de la déréglementation en Europe et en Amérique du Nord : pour une approche typologique renouvelée des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bleton-Ruget Annie; Commerçon Nicole, Vanier Martin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospective, Mâcon, IRVSM, 2009. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRVSM, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de fer emblématiques de montagne, entre service public et patrimonialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines ; Approches géoculturelles des transports,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.257-269, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer : Un monde à plusieurs vitesses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Autrement des développements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Autrement, pp.14-15, 2008, Atlas Autrement, 978-2746711877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Carroué (Laurent) (ed), Images économiques du monde 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.406-417, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial consequences of Air transport deregulation : an overview of the French case since 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Analysis of Transport Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-256, 2007, 9781138278189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile modernisation des transports parisiens à travers les avatars du RER (1965-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Griset (Pascal)(dir.), Georges Pompidou et la modernité : les tensions de l’innovation 1962-1974, Bruxelles, P.I.E. Peter Lang, 2006, p. 37-50.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Georges Pompidou études, 1782-4931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Carroué (Laurent) (ed), Images économiques du monde 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.410-420, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARROUE L., BOST F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images économiques du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.406-417, 2005, 978-2200267650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du réseau express régional, entre permanences et remises en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Bowie; Simon Texier; Laetitia Bonnefoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris et ses chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, pp.223-229, 2003, 9782913246461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE VIII : NOUVEAUX ACTEURS, NOUVEAUX ENJEUX (DEPUIS 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larroque (Dominique), Margairaz (Michel), Zembri Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, p. 299-340, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris et ses transports (XIX° - XX° siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Zembri, Dominique Larroque, Michel Margairaz. Paris et ses transports (XIX° - XX° siècles). Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations, ISBN 2-86222-042-6, 2002. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre VII : Des réalisations en décalage croissant avec les réalités régionales (1976-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Margairaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations, ISBN 2-86222-042-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 267-298, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre VI : L'intégration du transport dans une politique d'aménagement volontariste (1958-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, p. 225 - 265, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOME HYPOTHESIS ABOUT A GENERAL NETWORKS MORPHOGENESIS PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Offner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reggiani (Aura), Fabbri (Daniele), Network Developments in Economic Spatial Systems : New Perspectives, Aldershot, Ashgate, 1999, p. 131-144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, 1999, 1-84014-827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE VARIOUS AGENT'S ROLES IN INTERCONNECTION PROCESSES : THE STUDY OF SEVERAL PUBLIC TRANSPORT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks in Transport and Communications : A Policy Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.217-231, 1997, 978-1859725337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport par câble aérien en ville : pertinence et enjeux d’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boutueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse ferroviaire et villes en Europe : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRANDE VITESSE FERROVIAIRE ET VILLES EN EUROPE : ENJEUX ET PERSPECTIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions - Etat - SNCF : vers une nouvelle crise de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n° 66, III/2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures de réseaux et mobilité dans les franges externes d’une sélection d’agglomérations, entre PTU et limites des Aires Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chalonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MRTE université de Cergy-Pontoise. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise &amp;quot;Nouvelles Technologies&amp;quot; pour le Comité d'Entreprise de Transdev Reims pour l'introduction du tramway : La conception des horaires de travail et la polyvalence de la conduite entre le bus et le tramway & la conception du site du point de vue de la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise. 2011, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise &amp;quot;Nouvelles Technologies&amp;quot; pour le CDEP Bus de la RATP avec l'introduction du &amp;quot;tramway sur pneus&amp;quot; de Lohr Industrie dans le réseau de la RATP : Conduite du Translohr, réflexions sur un processus de concertation et sur la conduite d’un tramway & analyse des tracés, de la charge, des sites et de l’environnement réglementaire des lignes T5 et T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise (UCP). 2010, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du Translohr : Réflexions sur un processus de concertation et sur la conduite d'un tramway & les lignes T5 et T6 : analyse des tracés, de la charge, des sites et de l'environnement réglementaire : deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention des «véhicules intermédiaires» dans le champ du transport public urbain : questions posées à la conduite et à la sécurité. Première et seconde parties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Maupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LATTS - ENPC; INRETS; Université de Cergy Pontoise (UCP). 2006, pp.49 et 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en socio-économie des transports en France, 1960-1990. Histoire, enjeux et influences Première étape : conditions et orientations d'une recherche Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Cergy-Pontoise - laboratoire MRTE; AHICF (Association pour l'histoire des chemins de fer en France). 2005, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des schémas multimodaux de services de transport : Alsace, Nord - Pas de Calais, Rhône-Alpes ; Territorialiser la multimodalité avec les schémas de services de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Joignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRETS; Université de Cergy-Pontoise - laboratoire MRTE. 2002, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise pour le CHSCT de la CGFTE Nancy: Le tramway sur pneu, le point de vue de la conduite. Éléments pour la conception et l’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise (UCP); Alternatives Ergonomiques. 2001, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour le Comite d'établissement de la CGFTE Nancy sur l'introduction de nouvelles technologies dans le réseau de transport urbain de la Communauté urbaine du Grand Nancy : L'introduction d'un Tram-Bus de Bombardier et la mise en place d'un réseau hiérarchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise (UCP); Alternatives Ergonomiques. 2001, pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et transport : un bilan critique de la production intellectuelle des années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GDR 903 "Réseaux" CNRS. 1997, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche géographique de la déréglementation des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon-Sorbonne, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01584355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition urbaine et réseaux. Actes du 137e Congrès national des sociétés historiques et scientifiques, « Composition(s) urbaine(s) », Tours, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compositions Urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137 (8), CTHS, 2014, Composition(s) urbaine(s) et réseaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.2529" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.133.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.127.0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03708549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Courteix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3603" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bavay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0023-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Steck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.081.0004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2009.2693" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.110.0019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thorez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2006.966" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.062.0021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WZK5R1XR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.056.0106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tgv" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le R&#233;seau Ferr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Territoire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En France" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Joignaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.054.0015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.2000.1324" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1997.1208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01977150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01977114v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fouache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1991.6386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Tu Thi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Tili&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Lagarde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu TU THI" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bairras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bieth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aguas Ardaiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dislaire Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrinha Christophe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03896957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/u-2022--9782200631543.htm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.libou.2022.01" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00905775v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Varlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dumas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gouvernal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Knitschky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fumey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01584472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.certu.fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Borsdorf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larroque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margairaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01584430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Emangard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collardey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neiertz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/vers-compostelle/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104015v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962126v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429421v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zembri-Mary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Policy-Analysis-of-Transport-Networks/Geenhuizen-Rietveld-Reggiani/p/book/9781138278189" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01584391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671070v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larroque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Margairaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671074v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01580620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585007v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Augereau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gatineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hoarau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354976v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Doniol-Shaw" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354990v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Maupu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274094v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duraffourg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Florence" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01584355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7063" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.2529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.133.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.127.0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03708549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Courteix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3603" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bavay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0023-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Steck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.081.0004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cruz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2009.2693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.110.0019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thorez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2006.966" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tgv" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le R&#233;seau Ferr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Territoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En France" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.062.0021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WZK5R1XR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.056.0106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Joignaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.054.0015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.2000.1324" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1997.1208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01977114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01977150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fouache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1991.6386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu TU THI" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Tu Thi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Tili&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Lagarde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bieth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bairras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aguas Ardaiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dislaire Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrinha Christophe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03896957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/u-2022--9782200631543.htm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.libou.2022.01" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dumas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00905775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Varlet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gouvernal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Knitschky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fumey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Borsdorf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01584472v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.certu.fr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larroque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margairaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01584430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Emangard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collardey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neiertz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/vers-compostelle/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104015v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962126v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113877v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429421v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zembri-Mary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Policy-Analysis-of-Transport-Networks/Geenhuizen-Rietveld-Reggiani/p/book/9781138278189" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01584391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671086v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larroque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Margairaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01580620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585007v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Augereau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gatineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hoarau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354976v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Doniol-Shaw" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354990v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Maupu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274094v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duraffourg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Florence" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01584355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>