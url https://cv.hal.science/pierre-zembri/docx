--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre ZEMBRI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université Gustave Eiffel, Laboratoire Ville Mobilité Transport (LVMT)2013-...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vie sans voiture ; Habitudes en mouvement , Alexandre Rigal, Métis Presses, 2020, 176 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 129-130 (3), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.129.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’accessibilité dans la ville : entre équité spatiale et exclusion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation des transports ferroviaires dans le Massif central : risque ou opportunité ? Trente ans d’évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, pp.87-109. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhcf.2529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures ferroviaires au prisme de la libéralisation : éléments pour une approche stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Comment développer une mobilité plus durable: vers une approche systémique, 2020, 10p. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains intercités, réseaux et territoires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites lignes : de la nomenclature UIC à un classement par les enjeux et les potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.133.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards oversized high-speed rail systems? Some lessons from France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’offre d’autocars au début de l’année 2016 : un soupçon de surcapacité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 127, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.127.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des transports au sein de la métropole azuréenne : entre emboîtement et juxtaposition de périmètres institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande vitesse ferroviaire, vainqueur de la libéralisation du ciel français ? La stratégie singulière et payante de la SNCF de conquête de la clientèle aérienne domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et insularité en Corse : la continuité territoriale au défi de la libéralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des transports collectifs en site propre (TCSP) en France : des tracés problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (1-2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rge.3603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux entrants, structure du réseau ferré et qualité des infrastructures ferroviaires en France : des stratégies d’itinéraires contrariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bavay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2011 (04), pp.258 - 272. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13547-011-0023-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et sûreté des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Steck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (81), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.081.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région, échelle de pertinence du transport pour compte propre en France : état des lieux et éclairages par les caractéristiques du service de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 | 2009, pp.137-155. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière contribution de la grande vitesse ferroviaire à l'interrégionalité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies « low cost » face au ralentissement économique mondial. La robustesse du modèle économique et des choix de desserte à l'épreuve. (« Low-Cost Airlines » and the global economic slowdown. Testing the strength of an economic model and the route choices.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (4), pp.447-458. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2009.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre surface et souterrain : la saga des rocades de petite couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110, pp.19-24. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.110.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies aériennes à bas prix et le tourisme en Europe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.57-64. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2006.966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL TGV, LA RED FERROVIARIA Y EL TERRITORIO EN FRANCIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tgv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenieria y Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des réseaux de transport et déréglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 62 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.062.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le fret ferroviaire va-t-il si mal en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 56-57 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.056.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et services de transport à l'épreuve des territoires : la démarche des schémas multimodaux en Alsace, Nord-Pas de Calais et Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Joignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 54 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.054.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers effets spatiaux des recompositions de réseaux aériens en France : des effets d’aubaine fragiles mais une réelle ouverture de nombreuses régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (41), pp.28 - 40. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/flux.2000.1324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la mobilité et rigidité des périmètres de gestion des transports publics en France : un divorce croissant entre deux territorialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista geografica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des réseaux ferroviaires régionaux en France : quand un territoire institutionnel modifié s'impose au territoire fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (29), pp.25 - 40. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/flux.1997.1208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de la remise en cause du Schéma Directeur des liaisons ferroviaires à grande vitesse : des faiblesses avant tout structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France : les départements s'impliquent dans les transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 90, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essonne, un exemple de politique départementale innovante des transports en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 90, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G.V. - Réseau ferré classique : des rendez-vous manqués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 102 (571), pp.282-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services régionaux de voyageurs et transports urbains en province : des rapports perfectibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 79, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau tardif des transports urbains du Grand Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 78, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une région et ses transports collectifs : la région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 152 (1), pp.377-387. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/noroi.1991.6386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des omnibus aux transports régionaux : 75 ans d'histoire ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs expliquent des différentiels d'attractivité entre lignes de desserte fine du territoire ? Une analyse à partir des potentiels compatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu TU THI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs expliquent des différentiels d'attractivité entre lignes de desserte fine du territoire ? Une analyse à partir des potentiels compatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux de redistribution de l'offre urbaine sur les corridors ferroviaires des futurs SERM ? Une démarche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels potentiels de trafic régulier pour les lignes de desserte fine du territoire : une proposition de méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique du ministère en charge des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tramway en site partagé : un moyen de redistribuer plus aisément l'espace public sans compromettre l'efficacité du mode collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bieth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones Transport Mobilité (RFTM) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits nœuds ferroviaires, instrument sous-estimé de la relance des lignes de desserte fine des territoires ? Etat des lieux critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription des ports ibériques dans le réseau central du RTE-T, source d’interrogation et de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bairras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial dimensions of long-distance rail liberalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Aguas Ardaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Centennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tracé des TCSP comme révélateur de compromis pénalisant leur efficacité : une tentative de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones transport mobilité (RFTM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la dotation en infrastructures pour caractériser la desserte ferroviaire en France entre 2009 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une 'petite ligne' ferroviaire ? Une analyse à partir de la Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislaire Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrinha Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards oversized high-speed rail systems? Some lessons from France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Transportation Research (WCTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRT LINES IN FRENCH CITIES: ACCESSIBILITY VS. MODAL SHIFT? A PERFORMANCE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New objectives of the French high-speed rail system within the framework of a highly centralized network: a substitute for the domestic air transport market?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Regional Science Association, Aug 2010, Jonköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde régionalisation des transports ferroviaires en France : causes, enjeux et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence mondiale sur la recherche en transports (CMRT/WCTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Seoul, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONNECTION MANAGEMENT BETWEEN NEW HIGH-SPEED RAIL SYSTEM AND EXISTING RAILWAYS IN EUROPE : THE FRENCH EXCEPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès mondial sur la recherche en transport / 7th WCTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING THE REGIONAL TRANSPORTATION NETWORKS IN A RECENTLY DECENTRALIZED CONTEXT : THE CASE OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AESOP (Association of European Schools of Planning) annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des transports. Territoires, échelles, acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.libou.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des Transports : territoires, échelles, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2022, U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2010, Collection Atlas/Monde, Henry Dougier, 978-2-7467-1439-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des transports. Les paradoxes de la mise en réseau du Monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 80p., 2010, 978-2746714397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00905775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fret ferroviaire local ? Réalités françaises, éclairages allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gouvernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Knitschky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Coll. Transports Recherche Innovation, 978-2-11-007488-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines. Approches géoculturelles des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00511474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRETS, 55, 2007, Synthèses INRETS, 978-2-85782-652-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cities ; Insights on Outskirts : Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Borsdorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METL-PUCA et ESF COST Office, 2004, 2-11085663-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification des transports au niveau régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERTU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 155, 198 p., 2004, Dossiers du CERTU, 2-11-0914106-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris et ses transports XIXe-XXe siècles. Deux siècles de décisions pour la ville et sa région.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Margairaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Recherches, pp.373, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des omnibus aux TER (1949-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Emangard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collardey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions La Vie du Rail, 464 p., 2002, Des omnibus au TER (1949-2002), 2-902808-83-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neiertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, pp.80, 1995, Optiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux chemins de Saint-Jacques : un enjeu de développement territorial dans un contexte peu favorable aux territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAZES (Quitterie) et RAYSSAC (Sébastien). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers Compostelle : regard contemporain sur les chemins de Saint-Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-124, 2022, 978-2-8107-0791-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Transports et mobilités : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie humaine. Mondialisation, inégalités sociales et enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports, entre développement (non) durable et (dé)structuration territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubresson A. &amp; Veyret Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 défis pour la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp. 111-124, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00962126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 18 Integrating Public Transport management in France: how to manage gaps between mono-scale policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Transport : From Policy to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux aériens issus de la déréglementation en Europe et en Amérique du Nord : pour une approche typologique renouvelée des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bleton-Ruget Annie; Commerçon Nicole, Vanier Martin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospective, Mâcon, IRVSM, 2009. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRVSM, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de fer emblématiques de montagne, entre service public et patrimonialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines ; Approches géoculturelles des transports,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.257-269, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer : Un monde à plusieurs vitesses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Autrement des développements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Autrement, pp.14-15, 2008, Atlas Autrement, 978-2746711877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Carroué (Laurent) (ed), Images économiques du monde 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.406-417, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial consequences of Air transport deregulation : an overview of the French case since 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Analysis of Transport Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-256, 2007, 9781138278189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile modernisation des transports parisiens à travers les avatars du RER (1965-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Griset (Pascal)(dir.), Georges Pompidou et la modernité : les tensions de l’innovation 1962-1974, Bruxelles, P.I.E. Peter Lang, 2006, p. 37-50.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Georges Pompidou études, 1782-4931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Carroué (Laurent) (ed), Images économiques du monde 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.410-420, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARROUE L., BOST F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images économiques du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.406-417, 2005, 978-2200267650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du réseau express régional, entre permanences et remises en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Bowie; Simon Texier; Laetitia Bonnefoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris et ses chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, pp.223-229, 2003, 9782913246461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE VIII : NOUVEAUX ACTEURS, NOUVEAUX ENJEUX (DEPUIS 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larroque (Dominique), Margairaz (Michel), Zembri Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, p. 299-340, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris et ses transports (XIX° - XX° siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Zembri, Dominique Larroque, Michel Margairaz. Paris et ses transports (XIX° - XX° siècles). Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations, ISBN 2-86222-042-6, 2002. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre VII : Des réalisations en décalage croissant avec les réalités régionales (1976-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Margairaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations, ISBN 2-86222-042-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 267-298, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre VI : L'intégration du transport dans une politique d'aménagement volontariste (1958-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, p. 225 - 265, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOME HYPOTHESIS ABOUT A GENERAL NETWORKS MORPHOGENESIS PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Offner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reggiani (Aura), Fabbri (Daniele), Network Developments in Economic Spatial Systems : New Perspectives, Aldershot, Ashgate, 1999, p. 131-144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, 1999, 1-84014-827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE VARIOUS AGENT'S ROLES IN INTERCONNECTION PROCESSES : THE STUDY OF SEVERAL PUBLIC TRANSPORT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks in Transport and Communications : A Policy Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.217-231, 1997, 978-1859725337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport par câble aérien en ville : pertinence et enjeux d’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boutueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse ferroviaire et villes en Europe : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRANDE VITESSE FERROVIAIRE ET VILLES EN EUROPE : ENJEUX ET PERSPECTIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions - Etat - SNCF : vers une nouvelle crise de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n° 66, III/2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures de réseaux et mobilité dans les franges externes d’une sélection d’agglomérations, entre PTU et limites des Aires Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chalonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MRTE université de Cergy-Pontoise. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise &amp;quot;Nouvelles Technologies&amp;quot; pour le Comité d'Entreprise de Transdev Reims pour l'introduction du tramway : La conception des horaires de travail et la polyvalence de la conduite entre le bus et le tramway & la conception du site du point de vue de la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise. 2011, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise &amp;quot;Nouvelles Technologies&amp;quot; pour le CDEP Bus de la RATP avec l'introduction du &amp;quot;tramway sur pneus&amp;quot; de Lohr Industrie dans le réseau de la RATP : Conduite du Translohr, réflexions sur un processus de concertation et sur la conduite d’un tramway & analyse des tracés, de la charge, des sites et de l’environnement réglementaire des lignes T5 et T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise (UCP). 2010, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du Translohr : Réflexions sur un processus de concertation et sur la conduite d'un tramway & les lignes T5 et T6 : analyse des tracés, de la charge, des sites et de l'environnement réglementaire : deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention des «véhicules intermédiaires» dans le champ du transport public urbain : questions posées à la conduite et à la sécurité. Première et seconde parties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Maupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LATTS - ENPC; INRETS; Université de Cergy Pontoise (UCP). 2006, pp.49 et 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en socio-économie des transports en France, 1960-1990. Histoire, enjeux et influences Première étape : conditions et orientations d'une recherche Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Cergy-Pontoise - laboratoire MRTE; AHICF (Association pour l'histoire des chemins de fer en France). 2005, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des schémas multimodaux de services de transport : Alsace, Nord - Pas de Calais, Rhône-Alpes ; Territorialiser la multimodalité avec les schémas de services de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Joignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRETS; Université de Cergy-Pontoise - laboratoire MRTE. 2002, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise pour le CHSCT de la CGFTE Nancy: Le tramway sur pneu, le point de vue de la conduite. Éléments pour la conception et l’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise (UCP); Alternatives Ergonomiques. 2001, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour le Comite d'établissement de la CGFTE Nancy sur l'introduction de nouvelles technologies dans le réseau de transport urbain de la Communauté urbaine du Grand Nancy : L'introduction d'un Tram-Bus de Bombardier et la mise en place d'un réseau hiérarchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise (UCP); Alternatives Ergonomiques. 2001, pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et transport : un bilan critique de la production intellectuelle des années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GDR 903 "Réseaux" CNRS. 1997, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche géographique de la déréglementation des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon-Sorbonne, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01584355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition urbaine et réseaux. Actes du 137e Congrès national des sociétés historiques et scientifiques, « Composition(s) urbaine(s) », Tours, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compositions Urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137 (8), CTHS, 2014, Composition(s) urbaine(s) et réseaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre ZEMBRI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université Gustave Eiffel, Laboratoire Ville Mobilité Transport (LVMT)2013-...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vie sans voiture ; Habitudes en mouvement , Alexandre Rigal, Métis Presses, 2020, 176 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 129-130 (3), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.129.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures ferroviaires au prisme de la libéralisation : éléments pour une approche stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Comment développer une mobilité plus durable: vers une approche systémique, 2020, 10p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation des transports ferroviaires dans le Massif central : risque ou opportunité ? Trente ans d’évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, pp.87-109. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhcf.2529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’accessibilité dans la ville : entre équité spatiale et exclusion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains intercités, réseaux et territoires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites lignes : de la nomenclature UIC à un classement par les enjeux et les potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.133.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards oversized high-speed rail systems? Some lessons from France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’offre d’autocars au début de l’année 2016 : un soupçon de surcapacité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 127, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.127.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des transports au sein de la métropole azuréenne : entre emboîtement et juxtaposition de périmètres institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande vitesse ferroviaire, vainqueur de la libéralisation du ciel français ? La stratégie singulière et payante de la SNCF de conquête de la clientèle aérienne domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et insularité en Corse : la continuité territoriale au défi de la libéralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des transports collectifs en site propre (TCSP) en France : des tracés problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (1-2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rge.3603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux entrants, structure du réseau ferré et qualité des infrastructures ferroviaires en France : des stratégies d’itinéraires contrariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bavay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2011 (04), pp.258 - 272. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13547-011-0023-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et sûreté des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Steck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (81), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.081.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies « low cost » face au ralentissement économique mondial. La robustesse du modèle économique et des choix de desserte à l'épreuve. (« Low-Cost Airlines » and the global economic slowdown. Testing the strength of an economic model and the route choices.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (4), pp.447-458. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2009.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière contribution de la grande vitesse ferroviaire à l'interrégionalité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région, échelle de pertinence du transport pour compte propre en France : état des lieux et éclairages par les caractéristiques du service de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 | 2009, pp.137-155. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre surface et souterrain : la saga des rocades de petite couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110, pp.19-24. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.110.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compagnies aériennes à bas prix et le tourisme en Europe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.57-64. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2006.966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le fret ferroviaire va-t-il si mal en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 56-57 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.056.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des réseaux de transport et déréglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 62 (4), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.062.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL TGV, LA RED FERROVIARIA Y EL TERRITORIO EN FRANCIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tgv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenieria y Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et services de transport à l'épreuve des territoires : la démarche des schémas multimodaux en Alsace, Nord-Pas de Calais et Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Joignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 54 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.054.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers effets spatiaux des recompositions de réseaux aériens en France : des effets d’aubaine fragiles mais une réelle ouverture de nombreuses régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (41), pp.28 - 40. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/flux.2000.1324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la mobilité et rigidité des périmètres de gestion des transports publics en France : un divorce croissant entre deux territorialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista geografica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des réseaux ferroviaires régionaux en France : quand un territoire institutionnel modifié s'impose au territoire fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (29), pp.25 - 40. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/flux.1997.1208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements de la remise en cause du Schéma Directeur des liaisons ferroviaires à grande vitesse : des faiblesses avant tout structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essonne, un exemple de politique départementale innovante des transports en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 90, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France : les départements s'impliquent dans les transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 90, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services régionaux de voyageurs et transports urbains en province : des rapports perfectibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 79, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau tardif des transports urbains du Grand Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 78, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G.V. - Réseau ferré classique : des rendez-vous manqués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 102 (571), pp.282-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une région et ses transports collectifs : la région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 152 (1), pp.377-387. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/noroi.1991.6386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des omnibus aux transports régionaux : 75 ans d'histoire ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux de redistribution de l'offre urbaine sur les corridors ferroviaires des futurs SERM ? Une démarche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs expliquent des différentiels d'attractivité entre lignes de desserte fine du territoire ? Une analyse à partir des potentiels compatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs expliquent des différentiels d'attractivité entre lignes de desserte fine du territoire ? Une analyse à partir des potentiels compatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu TU THI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels potentiels de trafic régulier pour les lignes de desserte fine du territoire : une proposition de méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique du ministère en charge des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits nœuds ferroviaires, instrument sous-estimé de la relance des lignes de desserte fine des territoires ? Etat des lieux critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription des ports ibériques dans le réseau central du RTE-T, source d’interrogation et de contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bairras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tramway en site partagé : un moyen de redistribuer plus aisément l'espace public sans compromettre l'efficacité du mode collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Tilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bieth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones Transport Mobilité (RFTM) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial dimensions of long-distance rail liberalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Aguas Ardaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Centennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tracé des TCSP comme révélateur de compromis pénalisant leur efficacité : une tentative de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones transport mobilité (RFTM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la dotation en infrastructures pour caractériser la desserte ferroviaire en France entre 2009 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une 'petite ligne' ferroviaire ? Une analyse à partir de la Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislaire Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrinha Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards oversized high-speed rail systems? Some lessons from France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Transportation Research (WCTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRT LINES IN FRENCH CITIES: ACCESSIBILITY VS. MODAL SHIFT? A PERFORMANCE-BASED ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New objectives of the French high-speed rail system within the framework of a highly centralized network: a substitute for the domestic air transport market?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Regional Science Association, Aug 2010, Jonköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde régionalisation des transports ferroviaires en France : causes, enjeux et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence mondiale sur la recherche en transports (CMRT/WCTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Seoul, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONNECTION MANAGEMENT BETWEEN NEW HIGH-SPEED RAIL SYSTEM AND EXISTING RAILWAYS IN EUROPE : THE FRENCH EXCEPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès mondial sur la recherche en transport / 7th WCTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANNING THE REGIONAL TRANSPORTATION NETWORKS IN A RECENTLY DECENTRALIZED CONTEXT : THE CASE OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AESOP (Association of European Schools of Planning) annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des transports. Territoires, échelles, acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.libou.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des Transports : territoires, échelles, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2022, U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des transports. Les paradoxes de la mise en réseau du Monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 80p., 2010, 978-2746714397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00905775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2010, Collection Atlas/Monde, Henry Dougier, 978-2-7467-1439-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines. Approches géoculturelles des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00511474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fret ferroviaire local ? Réalités françaises, éclairages allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gouvernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Knitschky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Coll. Transports Recherche Innovation, 978-2-11-007488-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRETS, 55, 2007, Synthèses INRETS, 978-2-85782-652-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification des transports au niveau régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERTU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 155, 198 p., 2004, Dossiers du CERTU, 2-11-0914106-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cities ; Insights on Outskirts : Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Borsdorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METL-PUCA et ESF COST Office, 2004, 2-11085663-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris et ses transports XIXe-XXe siècles. Deux siècles de décisions pour la ville et sa région.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Margairaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Recherches, pp.373, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des omnibus aux TER (1949-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Emangard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collardey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions La Vie du Rail, 464 p., 2002, Des omnibus au TER (1949-2002), 2-902808-83-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neiertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, pp.80, 1995, Optiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux chemins de Saint-Jacques : un enjeu de développement territorial dans un contexte peu favorable aux territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAZES (Quitterie) et RAYSSAC (Sébastien). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers Compostelle : regard contemporain sur les chemins de Saint-Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-124, 2022, 978-2-8107-0791-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Transports et mobilités : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie humaine. Mondialisation, inégalités sociales et enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports, entre développement (non) durable et (dé)structuration territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubresson A. &amp; Veyret Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 défis pour la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp. 111-124, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00962126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 18 Integrating Public Transport management in France: how to manage gaps between mono-scale policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Transport : From Policy to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de fer emblématiques de montagne, entre service public et patrimonialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines ; Approches géoculturelles des transports,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.257-269, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux aériens issus de la déréglementation en Europe et en Amérique du Nord : pour une approche typologique renouvelée des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bleton-Ruget Annie; Commerçon Nicole, Vanier Martin </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospective, Mâcon, IRVSM, 2009. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRVSM, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer : Un monde à plusieurs vitesses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Autrement des développements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Autrement, pp.14-15, 2008, Atlas Autrement, 978-2746711877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Carroué (Laurent) (ed), Images économiques du monde 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.406-417, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial consequences of Air transport deregulation : an overview of the French case since 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Analysis of Transport Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-256, 2007, 9781138278189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Carroué (Laurent) (ed), Images économiques du monde 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.410-420, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile modernisation des transports parisiens à travers les avatars du RER (1965-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Griset (Pascal)(dir.), Georges Pompidou et la modernité : les tensions de l’innovation 1962-1974, Bruxelles, P.I.E. Peter Lang, 2006, p. 37-50.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Georges Pompidou études, 1782-4931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARROUE L., BOST F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images économiques du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.406-417, 2005, 978-2200267650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du réseau express régional, entre permanences et remises en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Bowie; Simon Texier; Laetitia Bonnefoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris et ses chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, pp.223-229, 2003, 9782913246461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE VIII : NOUVEAUX ACTEURS, NOUVEAUX ENJEUX (DEPUIS 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larroque (Dominique), Margairaz (Michel), Zembri Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, p. 299-340, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris et ses transports (XIX° - XX° siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Zembri, Dominique Larroque, Michel Margairaz. Paris et ses transports (XIX° - XX° siècles). Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations, ISBN 2-86222-042-6, 2002. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre VII : Des réalisations en décalage croissant avec les réalités régionales (1976-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Margairaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations, ISBN 2-86222-042-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 267-298, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre VI : L'intégration du transport dans une politique d'aménagement volontariste (1958-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larroque (Dominique), Margairaz (Michel), Zembri (Pierre), Paris et ses transports (XIX° - XX° siècles) ; Deux siècles de décisions pour la ville et sa région, Paris, Éditions Recherches, septembre 2002, 408 pages, 50 illustrations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, p. 225 - 265, 2002, 2-86222-042-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOME HYPOTHESIS ABOUT A GENERAL NETWORKS MORPHOGENESIS PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Offner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reggiani (Aura), Fabbri (Daniele), Network Developments in Economic Spatial Systems : New Perspectives, Aldershot, Ashgate, 1999, p. 131-144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, 1999, 1-84014-827-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE VARIOUS AGENT'S ROLES IN INTERCONNECTION PROCESSES : THE STUDY OF SEVERAL PUBLIC TRANSPORT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks in Transport and Communications : A Policy Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.217-231, 1997, 978-1859725337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport par câble aérien en ville : pertinence et enjeux d’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-trp1023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boutueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse ferroviaire et villes en Europe : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRANDE VITESSE FERROVIAIRE ET VILLES EN EUROPE : ENJEUX ET PERSPECTIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions - Etat - SNCF : vers une nouvelle crise de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n° 66, III/2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures de réseaux et mobilité dans les franges externes d’une sélection d’agglomérations, entre PTU et limites des Aires Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chalonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MRTE université de Cergy-Pontoise. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise &amp;quot;Nouvelles Technologies&amp;quot; pour le Comité d'Entreprise de Transdev Reims pour l'introduction du tramway : La conception des horaires de travail et la polyvalence de la conduite entre le bus et le tramway & la conception du site du point de vue de la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise. 2011, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise &amp;quot;Nouvelles Technologies&amp;quot; pour le CDEP Bus de la RATP avec l'introduction du &amp;quot;tramway sur pneus&amp;quot; de Lohr Industrie dans le réseau de la RATP : Conduite du Translohr, réflexions sur un processus de concertation et sur la conduite d’un tramway & analyse des tracés, de la charge, des sites et de l’environnement réglementaire des lignes T5 et T6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise (UCP). 2010, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du Translohr : Réflexions sur un processus de concertation et sur la conduite d'un tramway & les lignes T5 et T6 : analyse des tracés, de la charge, des sites et de l'environnement réglementaire : deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention des «véhicules intermédiaires» dans le champ du transport public urbain : questions posées à la conduite et à la sécurité. Première et seconde parties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Maupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LATTS - ENPC; INRETS; Université de Cergy Pontoise (UCP). 2006, pp.49 et 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en socio-économie des transports en France, 1960-1990. Histoire, enjeux et influences Première étape : conditions et orientations d'une recherche Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Cergy-Pontoise - laboratoire MRTE; AHICF (Association pour l'histoire des chemins de fer en France). 2005, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des schémas multimodaux de services de transport : Alsace, Nord - Pas de Calais, Rhône-Alpes ; Territorialiser la multimodalité avec les schémas de services de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Joignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRETS; Université de Cergy-Pontoise - laboratoire MRTE. 2002, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise pour le CHSCT de la CGFTE Nancy: Le tramway sur pneu, le point de vue de la conduite. Éléments pour la conception et l’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise (UCP); Alternatives Ergonomiques. 2001, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour le Comite d'établissement de la CGFTE Nancy sur l'introduction de nouvelles technologies dans le réseau de transport urbain de la Communauté urbaine du Grand Nancy : L'introduction d'un Tram-Bus de Bombardier et la mise en place d'un réseau hiérarchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Foot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duraffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LATTS - ENPC; Université de Cergy Pontoise (UCP); Alternatives Ergonomiques. 2001, pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et transport : un bilan critique de la production intellectuelle des années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GDR 903 "Réseaux" CNRS. 1997, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche géographique de la déréglementation des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon-Sorbonne, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01584355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition urbaine et réseaux. Actes du 137e Congrès national des sociétés historiques et scientifiques, « Composition(s) urbaine(s) », Tours, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compositions Urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137 (8), CTHS, 2014, Composition(s) urbaine(s) et réseaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7063" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.2529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.133.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.127.0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03708549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Courteix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3603" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bavay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0023-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Steck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.081.0004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cruz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2009.2693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.110.0019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thorez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2006.966" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tgv" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le R&#233;seau Ferr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Territoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En France" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.062.0021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WZK5R1XR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.056.0106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Joignaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.054.0015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.2000.1324" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1997.1208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01977114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01977150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fouache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1991.6386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu TU THI" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Tu Thi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Tili&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Lagarde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bieth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bairras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aguas Ardaiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dislaire Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrinha Christophe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03896957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/u-2022--9782200631543.htm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.libou.2022.01" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dumas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00905775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Varlet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gouvernal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Knitschky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fumey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Borsdorf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01584472v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.certu.fr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larroque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margairaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01584430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Emangard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collardey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neiertz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/vers-compostelle/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104015v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962126v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113877v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429421v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zembri-Mary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Policy-Analysis-of-Transport-Networks/Geenhuizen-Rietveld-Reggiani/p/book/9781138278189" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01584391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671086v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larroque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Margairaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01580620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585007v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Augereau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gatineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hoarau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354976v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Doniol-Shaw" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354990v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Maupu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274094v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duraffourg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Florence" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01584355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.2529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.133.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.127.0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03708549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Courteix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3603" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bavay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0023-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Steck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.081.0004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2009.2693" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.110.0019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thorez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2006.966" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.056.0106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.062.0021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WZK5R1XR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tgv" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le R&#233;seau Ferr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Territoire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En France" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Joignaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.054.0015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.2000.1324" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01669316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1997.1208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01977150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01977114v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fouache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1991.6386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01976076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Tili&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Lagarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Tu Thi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu TU THI" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bairras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bieth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03873165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aguas Ardaiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dislaire Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrinha Christophe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03896957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/u-2022--9782200631543.htm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.libou.2022.01" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04462893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00905775v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Varlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dumas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fumey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gouvernal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Knitschky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01584472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.certu.fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Borsdorf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larroque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margairaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01584430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Emangard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collardey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neiertz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/vers-compostelle/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104015v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962126v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429421v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zembri-Mary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Policy-Analysis-of-Transport-Networks/Geenhuizen-Rietveld-Reggiani/p/book/9781138278189" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01584391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671086v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01671070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larroque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Margairaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01580620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585007v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Augereau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gatineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hoarau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354976v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Doniol-Shaw" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354990v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Maupu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02274094v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02189585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duraffourg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01354982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Florence" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-01584355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>